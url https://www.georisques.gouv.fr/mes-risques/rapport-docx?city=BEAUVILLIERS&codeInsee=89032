--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081713795" name="Picture">
+                  <wp:docPr id="356324408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081713795" name="Picture"/>
+                          <pic:cNvPr id="356324408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234995772" name="Picture">
+                  <wp:docPr id="294178729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234995772" name="Picture"/>
+                          <pic:cNvPr id="294178729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950053851" name="Picture">
+                        <wp:docPr id="590279326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950053851" name="Picture"/>
+                                <pic:cNvPr id="590279326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690320669" name="Picture">
+                  <wp:docPr id="959688375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690320669" name="Picture"/>
+                          <pic:cNvPr id="959688375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502864261" name="Picture">
+                  <wp:docPr id="891851076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502864261" name="Picture"/>
+                          <pic:cNvPr id="891851076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881524800" name="Picture">
+                  <wp:docPr id="2099754121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881524800" name="Picture"/>
+                          <pic:cNvPr id="2099754121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611443705" name="Picture">
+                  <wp:docPr id="1591892826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611443705" name="Picture"/>
+                          <pic:cNvPr id="1591892826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929969269" name="Picture">
+                  <wp:docPr id="316130939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929969269" name="Picture"/>
+                          <pic:cNvPr id="316130939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695408240" name="Picture">
+                        <wp:docPr id="741366806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695408240" name="Picture"/>
+                                <pic:cNvPr id="741366806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131223422" name="Picture">
+                        <wp:docPr id="1484624373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131223422" name="Picture"/>
+                                <pic:cNvPr id="1484624373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867736069" name="Picture">
+                        <wp:docPr id="944225978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867736069" name="Picture"/>
+                                <pic:cNvPr id="944225978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460905626" name="Picture">
+                        <wp:docPr id="2096839137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460905626" name="Picture"/>
+                                <pic:cNvPr id="2096839137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773490999" name="Picture">
+                        <wp:docPr id="1452947402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773490999" name="Picture"/>
+                                <pic:cNvPr id="1452947402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088856592" name="Picture">
+                        <wp:docPr id="1481369579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088856592" name="Picture"/>
+                                <pic:cNvPr id="1481369579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211378497" name="Picture">
+                        <wp:docPr id="2023977943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211378497" name="Picture"/>
+                                <pic:cNvPr id="2023977943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220902576" name="Picture">
+                        <wp:docPr id="1821796228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220902576" name="Picture"/>
+                                <pic:cNvPr id="1821796228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404242893" name="Picture">
+                        <wp:docPr id="1464566368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404242893" name="Picture"/>
+                                <pic:cNvPr id="1464566368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997379891" name="Picture">
+                        <wp:docPr id="1165394877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997379891" name="Picture"/>
+                                <pic:cNvPr id="1165394877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753212146" name="Picture">
+                        <wp:docPr id="507047456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753212146" name="Picture"/>
+                                <pic:cNvPr id="507047456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490613105" name="Picture">
+                        <wp:docPr id="1762540403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490613105" name="Picture"/>
+                                <pic:cNvPr id="1762540403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11646,57 +11646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31903209" name="Picture">
+                  <wp:docPr id="1101533166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31903209" name="Picture"/>
+                          <pic:cNvPr id="1101533166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11735,57 +11735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521685900" name="Picture">
+                  <wp:docPr id="1897916475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521685900" name="Picture"/>
+                          <pic:cNvPr id="1897916475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12379,57 +12379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914357710" name="Picture">
+                  <wp:docPr id="1937321124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914357710" name="Picture"/>
+                          <pic:cNvPr id="1937321124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13607,57 +13607,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88434871" name="Picture">
+                  <wp:docPr id="1254083263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88434871" name="Picture"/>
+                          <pic:cNvPr id="1254083263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13710,57 +13710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829270828" name="Picture">
+                  <wp:docPr id="930046843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829270828" name="Picture"/>
+                          <pic:cNvPr id="930046843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15626,57 +15626,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660174877" name="Picture">
+                  <wp:docPr id="1807468566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660174877" name="Picture"/>
+                          <pic:cNvPr id="1807468566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16798,57 +16798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913927977" name="Picture">
+                        <wp:docPr id="1320041972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913927977" name="Picture"/>
+                                <pic:cNvPr id="1320041972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18361,57 +18361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021737040" name="Picture">
+                  <wp:docPr id="271716982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021737040" name="Picture"/>
+                          <pic:cNvPr id="271716982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18441,57 +18441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592661145" name="Picture">
+                  <wp:docPr id="376648884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592661145" name="Picture"/>
+                          <pic:cNvPr id="376648884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18986,57 +18986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813702304" name="Picture">
+                  <wp:docPr id="698317131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813702304" name="Picture"/>
+                          <pic:cNvPr id="698317131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20982,57 +20982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384563784" name="Picture">
+                  <wp:docPr id="1349755439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384563784" name="Picture"/>
+                          <pic:cNvPr id="1349755439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21071,57 +21071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771695059" name="Picture">
+                  <wp:docPr id="41208907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771695059" name="Picture"/>
+                          <pic:cNvPr id="41208907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21715,57 +21715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380956548" name="Picture">
+                  <wp:docPr id="39928529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380956548" name="Picture"/>
+                          <pic:cNvPr id="39928529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22713,57 +22713,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771114315" name="Picture">
+                  <wp:docPr id="99259767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771114315" name="Picture"/>
+                          <pic:cNvPr id="99259767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22816,57 +22816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292485972" name="Picture">
+                  <wp:docPr id="783116437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292485972" name="Picture"/>
+                          <pic:cNvPr id="783116437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24195,57 +24195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037689961" name="Picture">
+                  <wp:docPr id="1003544798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037689961" name="Picture"/>
+                          <pic:cNvPr id="1003544798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25320,57 +25320,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623088818" name="Picture">
+                        <wp:docPr id="1401696470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623088818" name="Picture"/>
+                                <pic:cNvPr id="1401696470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26673,57 +26673,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617240199" name="Picture">
+                  <wp:docPr id="2012589090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617240199" name="Picture"/>
+                          <pic:cNvPr id="2012589090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26762,57 +26762,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453194654" name="Picture">
+                  <wp:docPr id="1796759076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453194654" name="Picture"/>
+                          <pic:cNvPr id="1796759076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27406,57 +27406,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872913915" name="Picture">
+                  <wp:docPr id="1503713553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872913915" name="Picture"/>
+                          <pic:cNvPr id="1503713553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28404,57 +28404,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445519406" name="Picture">
+                  <wp:docPr id="1196205080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445519406" name="Picture"/>
+                          <pic:cNvPr id="1196205080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28507,57 +28507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623726402" name="Picture">
+                  <wp:docPr id="1611469814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623726402" name="Picture"/>
+                          <pic:cNvPr id="1611469814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29888,57 +29888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620125322" name="Picture">
+                  <wp:docPr id="59652835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620125322" name="Picture"/>
+                          <pic:cNvPr id="59652835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31031,57 +31031,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780503867" name="Picture">
+                        <wp:docPr id="111381926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780503867" name="Picture"/>
+                                <pic:cNvPr id="111381926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32420,57 +32420,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204374807" name="Picture">
+                  <wp:docPr id="1946744499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204374807" name="Picture"/>
+                          <pic:cNvPr id="1946744499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32509,57 +32509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416144986" name="Picture">
+                  <wp:docPr id="1903442766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416144986" name="Picture"/>
+                          <pic:cNvPr id="1903442766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33153,57 +33153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314676828" name="Picture">
+                  <wp:docPr id="197592313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314676828" name="Picture"/>
+                          <pic:cNvPr id="197592313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34151,57 +34151,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060039657" name="Picture">
+                  <wp:docPr id="1268612432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060039657" name="Picture"/>
+                          <pic:cNvPr id="1268612432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34254,57 +34254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196038123" name="Picture">
+                  <wp:docPr id="782166605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196038123" name="Picture"/>
+                          <pic:cNvPr id="782166605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35631,57 +35631,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428729154" name="Picture">
+                  <wp:docPr id="849913987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428729154" name="Picture"/>
+                          <pic:cNvPr id="849913987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36774,57 +36774,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739368421" name="Picture">
+                        <wp:docPr id="152240782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739368421" name="Picture"/>
+                                <pic:cNvPr id="152240782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37995,57 +37995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013156591" name="Picture">
+                  <wp:docPr id="2114473887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013156591" name="Picture"/>
+                          <pic:cNvPr id="2114473887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38066,57 +38066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404285875" name="Picture">
+                  <wp:docPr id="2058438015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404285875" name="Picture"/>
+                          <pic:cNvPr id="2058438015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38480,57 +38480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079784124" name="Picture">
+                  <wp:docPr id="323331945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079784124" name="Picture"/>
+                          <pic:cNvPr id="323331945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>