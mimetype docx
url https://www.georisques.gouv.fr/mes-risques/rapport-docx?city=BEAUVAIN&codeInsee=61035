--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206459422" name="Picture">
+                  <wp:docPr id="863170521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206459422" name="Picture"/>
+                          <pic:cNvPr id="863170521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425825184" name="Picture">
+                  <wp:docPr id="582029066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425825184" name="Picture"/>
+                          <pic:cNvPr id="582029066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366586680" name="Picture">
+                        <wp:docPr id="1304517467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366586680" name="Picture"/>
+                                <pic:cNvPr id="1304517467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803538999" name="Picture">
+                  <wp:docPr id="319626545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803538999" name="Picture"/>
+                          <pic:cNvPr id="319626545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108859398" name="Picture">
+                  <wp:docPr id="1834400889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108859398" name="Picture"/>
+                          <pic:cNvPr id="1834400889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242425139" name="Picture">
+                  <wp:docPr id="467679120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242425139" name="Picture"/>
+                          <pic:cNvPr id="467679120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921392118" name="Picture">
+                  <wp:docPr id="885800144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921392118" name="Picture"/>
+                          <pic:cNvPr id="885800144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871279137" name="Picture">
+                  <wp:docPr id="932254739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871279137" name="Picture"/>
+                          <pic:cNvPr id="932254739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111359135" name="Picture">
+                        <wp:docPr id="995358890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111359135" name="Picture"/>
+                                <pic:cNvPr id="995358890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262392674" name="Picture">
+                        <wp:docPr id="2087749284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262392674" name="Picture"/>
+                                <pic:cNvPr id="2087749284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="870220159" name="Picture">
+                        <wp:docPr id="1347060311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="870220159" name="Picture"/>
+                                <pic:cNvPr id="1347060311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314135868" name="Picture">
+                        <wp:docPr id="214034789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314135868" name="Picture"/>
+                                <pic:cNvPr id="214034789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207336168" name="Picture">
+                        <wp:docPr id="1906078119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207336168" name="Picture"/>
+                                <pic:cNvPr id="1906078119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="698209055" name="Picture">
+                        <wp:docPr id="351514598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="698209055" name="Picture"/>
+                                <pic:cNvPr id="351514598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="6268130" name="Picture">
+                        <wp:docPr id="213463102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="6268130" name="Picture"/>
+                                <pic:cNvPr id="213463102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987545691" name="Picture">
+                        <wp:docPr id="653430753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987545691" name="Picture"/>
+                                <pic:cNvPr id="653430753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107135387" name="Picture">
+                        <wp:docPr id="183521285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107135387" name="Picture"/>
+                                <pic:cNvPr id="183521285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503003365" name="Picture">
+                        <wp:docPr id="674343475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503003365" name="Picture"/>
+                                <pic:cNvPr id="674343475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354545017" name="Picture">
+                        <wp:docPr id="2012884548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354545017" name="Picture"/>
+                                <pic:cNvPr id="2012884548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="522555638" name="Picture">
+                        <wp:docPr id="889208455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="522555638" name="Picture"/>
+                                <pic:cNvPr id="889208455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675322527" name="Picture">
+                        <wp:docPr id="182361195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675322527" name="Picture"/>
+                                <pic:cNvPr id="182361195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811793774" name="Picture">
+                        <wp:docPr id="201019769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811793774" name="Picture"/>
+                                <pic:cNvPr id="201019769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107471363" name="Picture">
+                        <wp:docPr id="1339696184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107471363" name="Picture"/>
+                                <pic:cNvPr id="1339696184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889883923" name="Picture">
+                  <wp:docPr id="1872021695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889883923" name="Picture"/>
+                          <pic:cNvPr id="1872021695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633483736" name="Picture">
+                  <wp:docPr id="364355625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633483736" name="Picture"/>
+                          <pic:cNvPr id="364355625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472112132" name="Picture">
+                  <wp:docPr id="1306367189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472112132" name="Picture"/>
+                          <pic:cNvPr id="1306367189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921334649" name="Picture">
+                  <wp:docPr id="1129599160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921334649" name="Picture"/>
+                          <pic:cNvPr id="1129599160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042747156" name="Picture">
+                  <wp:docPr id="1258364045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042747156" name="Picture"/>
+                          <pic:cNvPr id="1258364045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274900013" name="Picture">
+                  <wp:docPr id="1110492256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274900013" name="Picture"/>
+                          <pic:cNvPr id="1110492256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822139267" name="Picture">
+                        <wp:docPr id="1984586838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822139267" name="Picture"/>
+                                <pic:cNvPr id="1984586838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681635213" name="Picture">
+                  <wp:docPr id="208876952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681635213" name="Picture"/>
+                          <pic:cNvPr id="208876952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692135674" name="Picture">
+                  <wp:docPr id="1493548390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692135674" name="Picture"/>
+                          <pic:cNvPr id="1493548390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441644633" name="Picture">
+                  <wp:docPr id="2085096132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441644633" name="Picture"/>
+                          <pic:cNvPr id="2085096132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132343445" name="Picture">
+                  <wp:docPr id="129013142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132343445" name="Picture"/>
+                          <pic:cNvPr id="129013142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512914785" name="Picture">
+                  <wp:docPr id="1926044531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512914785" name="Picture"/>
+                          <pic:cNvPr id="1926044531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166501287" name="Picture">
+                  <wp:docPr id="201436548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166501287" name="Picture"/>
+                          <pic:cNvPr id="201436548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122233381" name="Picture">
+                        <wp:docPr id="1518629257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122233381" name="Picture"/>
+                                <pic:cNvPr id="1518629257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512955202" name="Picture">
+                        <wp:docPr id="1222647760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512955202" name="Picture"/>
+                                <pic:cNvPr id="1222647760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365870524" name="Picture">
+                  <wp:docPr id="823207804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365870524" name="Picture"/>
+                          <pic:cNvPr id="823207804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163987603" name="Picture">
+                  <wp:docPr id="126930560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163987603" name="Picture"/>
+                          <pic:cNvPr id="126930560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304441428" name="Picture">
+                  <wp:docPr id="1447340965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304441428" name="Picture"/>
+                          <pic:cNvPr id="1447340965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518208332" name="Picture">
+                  <wp:docPr id="1528022924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518208332" name="Picture"/>
+                          <pic:cNvPr id="1528022924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468331625" name="Picture">
+                  <wp:docPr id="1551526842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468331625" name="Picture"/>
+                          <pic:cNvPr id="1551526842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045211970" name="Picture">
+                  <wp:docPr id="1275700793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045211970" name="Picture"/>
+                          <pic:cNvPr id="1275700793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87335956" name="Picture">
+                        <wp:docPr id="537482494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87335956" name="Picture"/>
+                                <pic:cNvPr id="537482494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584994635" name="Picture">
+                  <wp:docPr id="565184168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584994635" name="Picture"/>
+                          <pic:cNvPr id="565184168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229940253" name="Picture">
+                  <wp:docPr id="1799800268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229940253" name="Picture"/>
+                          <pic:cNvPr id="1799800268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328310178" name="Picture">
+                  <wp:docPr id="1226146516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328310178" name="Picture"/>
+                          <pic:cNvPr id="1226146516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401254417" name="Picture">
+                  <wp:docPr id="357899032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401254417" name="Picture"/>
+                          <pic:cNvPr id="357899032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837569956" name="Picture">
+                  <wp:docPr id="1776004272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837569956" name="Picture"/>
+                          <pic:cNvPr id="1776004272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442847033" name="Picture">
+                  <wp:docPr id="277543109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442847033" name="Picture"/>
+                          <pic:cNvPr id="277543109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038494383" name="Picture">
+                        <wp:docPr id="1098279577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038494383" name="Picture"/>
+                                <pic:cNvPr id="1098279577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950732227" name="Picture">
+                  <wp:docPr id="1516775851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950732227" name="Picture"/>
+                          <pic:cNvPr id="1516775851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882176811" name="Picture">
+                  <wp:docPr id="674804445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882176811" name="Picture"/>
+                          <pic:cNvPr id="674804445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823720666" name="Picture">
+                  <wp:docPr id="1096372614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823720666" name="Picture"/>
+                          <pic:cNvPr id="1096372614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129253175" name="Picture">
+                  <wp:docPr id="1565329499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129253175" name="Picture"/>
+                          <pic:cNvPr id="1565329499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881677819" name="Picture">
+                  <wp:docPr id="1311242797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881677819" name="Picture"/>
+                          <pic:cNvPr id="1311242797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403443842" name="Picture">
+                  <wp:docPr id="801616977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403443842" name="Picture"/>
+                          <pic:cNvPr id="801616977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567113223" name="Picture">
+                  <wp:docPr id="1372623444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567113223" name="Picture"/>
+                          <pic:cNvPr id="1372623444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535808199" name="Picture">
+                  <wp:docPr id="1245372958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535808199" name="Picture"/>
+                          <pic:cNvPr id="1245372958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566098212" name="Picture">
+                  <wp:docPr id="2041385021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566098212" name="Picture"/>
+                          <pic:cNvPr id="2041385021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>