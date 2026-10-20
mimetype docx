--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564193767" name="Picture">
+                  <wp:docPr id="1537125433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564193767" name="Picture"/>
+                          <pic:cNvPr id="1537125433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171253190" name="Picture">
+                  <wp:docPr id="1246569600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171253190" name="Picture"/>
+                          <pic:cNvPr id="1246569600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="97899742" name="Picture">
+                        <wp:docPr id="1035734004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="97899742" name="Picture"/>
+                                <pic:cNvPr id="1035734004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622164078" name="Picture">
+                  <wp:docPr id="811238541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622164078" name="Picture"/>
+                          <pic:cNvPr id="811238541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705541010" name="Picture">
+                  <wp:docPr id="1876471634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705541010" name="Picture"/>
+                          <pic:cNvPr id="1876471634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590990939" name="Picture">
+                  <wp:docPr id="1223673257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590990939" name="Picture"/>
+                          <pic:cNvPr id="1223673257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111195305" name="Picture">
+                  <wp:docPr id="217450615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111195305" name="Picture"/>
+                          <pic:cNvPr id="217450615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383471849" name="Picture">
+                  <wp:docPr id="1498551295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383471849" name="Picture"/>
+                          <pic:cNvPr id="1498551295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291907936" name="Picture">
+                        <wp:docPr id="296043420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291907936" name="Picture"/>
+                                <pic:cNvPr id="296043420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567013911" name="Picture">
+                        <wp:docPr id="270645846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567013911" name="Picture"/>
+                                <pic:cNvPr id="270645846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="620111155" name="Picture">
+                        <wp:docPr id="1566322811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="620111155" name="Picture"/>
+                                <pic:cNvPr id="1566322811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836297348" name="Picture">
+                        <wp:docPr id="1766715794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836297348" name="Picture"/>
+                                <pic:cNvPr id="1766715794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795951705" name="Picture">
+                        <wp:docPr id="1345894589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795951705" name="Picture"/>
+                                <pic:cNvPr id="1345894589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950828177" name="Picture">
+                        <wp:docPr id="2966766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950828177" name="Picture"/>
+                                <pic:cNvPr id="2966766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538645445" name="Picture">
+                        <wp:docPr id="287710628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538645445" name="Picture"/>
+                                <pic:cNvPr id="287710628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067530998" name="Picture">
+                        <wp:docPr id="1277113674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067530998" name="Picture"/>
+                                <pic:cNvPr id="1277113674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434005083" name="Picture">
+                        <wp:docPr id="1830771268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434005083" name="Picture"/>
+                                <pic:cNvPr id="1830771268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003292431" name="Picture">
+                        <wp:docPr id="669417913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003292431" name="Picture"/>
+                                <pic:cNvPr id="669417913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294009758" name="Picture">
+                        <wp:docPr id="1342721116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294009758" name="Picture"/>
+                                <pic:cNvPr id="1342721116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825692564" name="Picture">
+                        <wp:docPr id="1291504426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825692564" name="Picture"/>
+                                <pic:cNvPr id="1291504426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477269975" name="Picture">
+                        <wp:docPr id="2033465485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477269975" name="Picture"/>
+                                <pic:cNvPr id="2033465485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984693722" name="Picture">
+                        <wp:docPr id="692177516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984693722" name="Picture"/>
+                                <pic:cNvPr id="692177516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357448310" name="Picture">
+                        <wp:docPr id="1337540798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357448310" name="Picture"/>
+                                <pic:cNvPr id="1337540798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684021331" name="Picture">
+                  <wp:docPr id="1797111377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684021331" name="Picture"/>
+                          <pic:cNvPr id="1797111377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761459489" name="Picture">
+                  <wp:docPr id="570191187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761459489" name="Picture"/>
+                          <pic:cNvPr id="570191187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761242015" name="Picture">
+                  <wp:docPr id="1795507036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761242015" name="Picture"/>
+                          <pic:cNvPr id="1795507036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241190261" name="Picture">
+                  <wp:docPr id="1609906614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241190261" name="Picture"/>
+                          <pic:cNvPr id="1609906614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418764366" name="Picture">
+                  <wp:docPr id="33232966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418764366" name="Picture"/>
+                          <pic:cNvPr id="33232966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331013071" name="Picture">
+                  <wp:docPr id="840775882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331013071" name="Picture"/>
+                          <pic:cNvPr id="840775882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424828898" name="Picture">
+                        <wp:docPr id="747926196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424828898" name="Picture"/>
+                                <pic:cNvPr id="747926196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072500292" name="Picture">
+                  <wp:docPr id="1917964274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072500292" name="Picture"/>
+                          <pic:cNvPr id="1917964274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955791032" name="Picture">
+                  <wp:docPr id="1107769419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955791032" name="Picture"/>
+                          <pic:cNvPr id="1107769419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90684028" name="Picture">
+                  <wp:docPr id="1300882285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90684028" name="Picture"/>
+                          <pic:cNvPr id="1300882285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397885355" name="Picture">
+                  <wp:docPr id="401725593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397885355" name="Picture"/>
+                          <pic:cNvPr id="401725593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903450446" name="Picture">
+                  <wp:docPr id="2137313825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903450446" name="Picture"/>
+                          <pic:cNvPr id="2137313825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023921671" name="Picture">
+                  <wp:docPr id="161816483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023921671" name="Picture"/>
+                          <pic:cNvPr id="161816483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590316217" name="Picture">
+                        <wp:docPr id="1882016085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590316217" name="Picture"/>
+                                <pic:cNvPr id="1882016085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383190976" name="Picture">
+                  <wp:docPr id="2059561808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383190976" name="Picture"/>
+                          <pic:cNvPr id="2059561808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26942777" name="Picture">
+                  <wp:docPr id="2136746582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26942777" name="Picture"/>
+                          <pic:cNvPr id="2136746582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207190854" name="Picture">
+                  <wp:docPr id="208011196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207190854" name="Picture"/>
+                          <pic:cNvPr id="208011196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315476602" name="Picture">
+                  <wp:docPr id="1780310057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315476602" name="Picture"/>
+                          <pic:cNvPr id="1780310057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756678606" name="Picture">
+                  <wp:docPr id="1448965134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756678606" name="Picture"/>
+                          <pic:cNvPr id="1448965134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99711252" name="Picture">
+                  <wp:docPr id="1346717735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99711252" name="Picture"/>
+                          <pic:cNvPr id="1346717735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724816275" name="Picture">
+                  <wp:docPr id="345395336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724816275" name="Picture"/>
+                          <pic:cNvPr id="345395336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237489146" name="Picture">
+                  <wp:docPr id="1418333612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237489146" name="Picture"/>
+                          <pic:cNvPr id="1418333612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655896775" name="Picture">
+                  <wp:docPr id="1578603028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655896775" name="Picture"/>
+                          <pic:cNvPr id="1578603028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814434806" name="Picture">
+                  <wp:docPr id="67162765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814434806" name="Picture"/>
+                          <pic:cNvPr id="67162765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840213442" name="Picture">
+                  <wp:docPr id="2024668575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840213442" name="Picture"/>
+                          <pic:cNvPr id="2024668575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184878519" name="Picture">
+                  <wp:docPr id="1813961286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184878519" name="Picture"/>
+                          <pic:cNvPr id="1813961286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="515595084" name="Picture">
+                        <wp:docPr id="645683009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="515595084" name="Picture"/>
+                                <pic:cNvPr id="645683009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37904,57 +37904,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904195327" name="Picture">
+                  <wp:docPr id="55008147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904195327" name="Picture"/>
+                          <pic:cNvPr id="55008147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37993,57 +37993,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341563978" name="Picture">
+                  <wp:docPr id="1326207690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341563978" name="Picture"/>
+                          <pic:cNvPr id="1326207690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38637,57 +38637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350468278" name="Picture">
+                  <wp:docPr id="193909301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350468278" name="Picture"/>
+                          <pic:cNvPr id="193909301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39635,57 +39635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347773258" name="Picture">
+                  <wp:docPr id="2024435698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347773258" name="Picture"/>
+                          <pic:cNvPr id="2024435698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39738,57 +39738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156959254" name="Picture">
+                  <wp:docPr id="1215100262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156959254" name="Picture"/>
+                          <pic:cNvPr id="1215100262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41115,57 +41115,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731260655" name="Picture">
+                  <wp:docPr id="1132259974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731260655" name="Picture"/>
+                          <pic:cNvPr id="1132259974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42258,57 +42258,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479397836" name="Picture">
+                        <wp:docPr id="982904152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479397836" name="Picture"/>
+                                <pic:cNvPr id="982904152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43529,57 +43529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960820072" name="Picture">
+                  <wp:docPr id="2130057132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960820072" name="Picture"/>
+                          <pic:cNvPr id="2130057132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43609,57 +43609,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422762591" name="Picture">
+                  <wp:docPr id="1633471088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422762591" name="Picture"/>
+                          <pic:cNvPr id="1633471088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44088,57 +44088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941044158" name="Picture">
+                  <wp:docPr id="1023745838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941044158" name="Picture"/>
+                          <pic:cNvPr id="1023745838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45676,57 +45676,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346264608" name="Picture">
+                  <wp:docPr id="372150375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346264608" name="Picture"/>
+                          <pic:cNvPr id="372150375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45747,57 +45747,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759497649" name="Picture">
+                  <wp:docPr id="287754136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759497649" name="Picture"/>
+                          <pic:cNvPr id="287754136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46161,57 +46161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364554156" name="Picture">
+                  <wp:docPr id="72304381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364554156" name="Picture"/>
+                          <pic:cNvPr id="72304381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>