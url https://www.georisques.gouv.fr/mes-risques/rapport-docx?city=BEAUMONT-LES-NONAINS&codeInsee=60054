--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567102907" name="Picture">
+                  <wp:docPr id="1954825863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567102907" name="Picture"/>
+                          <pic:cNvPr id="1954825863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462656042" name="Picture">
+                  <wp:docPr id="1159639956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462656042" name="Picture"/>
+                          <pic:cNvPr id="1159639956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045313041" name="Picture">
+                        <wp:docPr id="359429341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045313041" name="Picture"/>
+                                <pic:cNvPr id="359429341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472881588" name="Picture">
+                  <wp:docPr id="1883658383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472881588" name="Picture"/>
+                          <pic:cNvPr id="1883658383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57713255" name="Picture">
+                  <wp:docPr id="1881576269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57713255" name="Picture"/>
+                          <pic:cNvPr id="1881576269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039399458" name="Picture">
+                  <wp:docPr id="139490921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039399458" name="Picture"/>
+                          <pic:cNvPr id="139490921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877343708" name="Picture">
+                  <wp:docPr id="1568396247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877343708" name="Picture"/>
+                          <pic:cNvPr id="1568396247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748359886" name="Picture">
+                  <wp:docPr id="1023197450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748359886" name="Picture"/>
+                          <pic:cNvPr id="1023197450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903805381" name="Picture">
+                        <wp:docPr id="1240474305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903805381" name="Picture"/>
+                                <pic:cNvPr id="1240474305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364162392" name="Picture">
+                        <wp:docPr id="1514021653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364162392" name="Picture"/>
+                                <pic:cNvPr id="1514021653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992961563" name="Picture">
+                        <wp:docPr id="998396231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992961563" name="Picture"/>
+                                <pic:cNvPr id="998396231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="105280760" name="Picture">
+                        <wp:docPr id="957996949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="105280760" name="Picture"/>
+                                <pic:cNvPr id="957996949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274217800" name="Picture">
+                        <wp:docPr id="30766032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274217800" name="Picture"/>
+                                <pic:cNvPr id="30766032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245752053" name="Picture">
+                        <wp:docPr id="1986184634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245752053" name="Picture"/>
+                                <pic:cNvPr id="1986184634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240056670" name="Picture">
+                        <wp:docPr id="23464343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240056670" name="Picture"/>
+                                <pic:cNvPr id="23464343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="391192054" name="Picture">
+                        <wp:docPr id="454838635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="391192054" name="Picture"/>
+                                <pic:cNvPr id="454838635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582655718" name="Picture">
+                        <wp:docPr id="463276304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582655718" name="Picture"/>
+                                <pic:cNvPr id="463276304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477631505" name="Picture">
+                        <wp:docPr id="478811826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477631505" name="Picture"/>
+                                <pic:cNvPr id="478811826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416186579" name="Picture">
+                        <wp:docPr id="787036573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416186579" name="Picture"/>
+                                <pic:cNvPr id="787036573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159095506" name="Picture">
+                        <wp:docPr id="1077999291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159095506" name="Picture"/>
+                                <pic:cNvPr id="1077999291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794280227" name="Picture">
+                        <wp:docPr id="1302837051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794280227" name="Picture"/>
+                                <pic:cNvPr id="1302837051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734693561" name="Picture">
+                        <wp:docPr id="1927503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734693561" name="Picture"/>
+                                <pic:cNvPr id="1927503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211958435" name="Picture">
+                        <wp:docPr id="1451590186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211958435" name="Picture"/>
+                                <pic:cNvPr id="1451590186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298515127" name="Picture">
+                  <wp:docPr id="1823711938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298515127" name="Picture"/>
+                          <pic:cNvPr id="1823711938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952436077" name="Picture">
+                  <wp:docPr id="1607010573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952436077" name="Picture"/>
+                          <pic:cNvPr id="1607010573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509711860" name="Picture">
+                  <wp:docPr id="734830572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509711860" name="Picture"/>
+                          <pic:cNvPr id="734830572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50954645" name="Picture">
+                  <wp:docPr id="1574528667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50954645" name="Picture"/>
+                          <pic:cNvPr id="1574528667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470462759" name="Picture">
+                  <wp:docPr id="245215126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470462759" name="Picture"/>
+                          <pic:cNvPr id="245215126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124649180" name="Picture">
+                  <wp:docPr id="1591556277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124649180" name="Picture"/>
+                          <pic:cNvPr id="1591556277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409205680" name="Picture">
+                        <wp:docPr id="1926280628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409205680" name="Picture"/>
+                                <pic:cNvPr id="1926280628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078153964" name="Picture">
+                  <wp:docPr id="956875395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078153964" name="Picture"/>
+                          <pic:cNvPr id="956875395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065980919" name="Picture">
+                  <wp:docPr id="829111248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065980919" name="Picture"/>
+                          <pic:cNvPr id="829111248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082314072" name="Picture">
+                  <wp:docPr id="1189168476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082314072" name="Picture"/>
+                          <pic:cNvPr id="1189168476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486212213" name="Picture">
+                  <wp:docPr id="1248561937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486212213" name="Picture"/>
+                          <pic:cNvPr id="1248561937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672947167" name="Picture">
+                  <wp:docPr id="2135632706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672947167" name="Picture"/>
+                          <pic:cNvPr id="2135632706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369951797" name="Picture">
+                  <wp:docPr id="73986938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369951797" name="Picture"/>
+                          <pic:cNvPr id="73986938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344598624" name="Picture">
+                        <wp:docPr id="1477305400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344598624" name="Picture"/>
+                                <pic:cNvPr id="1477305400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660911679" name="Picture">
+                  <wp:docPr id="151187002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660911679" name="Picture"/>
+                          <pic:cNvPr id="151187002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487598806" name="Picture">
+                  <wp:docPr id="445033264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487598806" name="Picture"/>
+                          <pic:cNvPr id="445033264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089801051" name="Picture">
+                  <wp:docPr id="1715596945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089801051" name="Picture"/>
+                          <pic:cNvPr id="1715596945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937514265" name="Picture">
+                  <wp:docPr id="316518509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937514265" name="Picture"/>
+                          <pic:cNvPr id="316518509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626109978" name="Picture">
+                  <wp:docPr id="1822445829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626109978" name="Picture"/>
+                          <pic:cNvPr id="1822445829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302416305" name="Picture">
+                  <wp:docPr id="1509946096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302416305" name="Picture"/>
+                          <pic:cNvPr id="1509946096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582473798" name="Picture">
+                  <wp:docPr id="345857994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582473798" name="Picture"/>
+                          <pic:cNvPr id="345857994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703732066" name="Picture">
+                  <wp:docPr id="844322779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703732066" name="Picture"/>
+                          <pic:cNvPr id="844322779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561307658" name="Picture">
+                  <wp:docPr id="1213537554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561307658" name="Picture"/>
+                          <pic:cNvPr id="1213537554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722895398" name="Picture">
+                  <wp:docPr id="1847431270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722895398" name="Picture"/>
+                          <pic:cNvPr id="1847431270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99559262" name="Picture">
+                  <wp:docPr id="1818663830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99559262" name="Picture"/>
+                          <pic:cNvPr id="1818663830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878875356" name="Picture">
+                  <wp:docPr id="1569591120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878875356" name="Picture"/>
+                          <pic:cNvPr id="1569591120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="373667675" name="Picture">
+                        <wp:docPr id="526348667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="373667675" name="Picture"/>
+                                <pic:cNvPr id="526348667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37705,57 +37705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586684008" name="Picture">
+                  <wp:docPr id="1403075638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586684008" name="Picture"/>
+                          <pic:cNvPr id="1403075638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37794,57 +37794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501621135" name="Picture">
+                  <wp:docPr id="840998894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501621135" name="Picture"/>
+                          <pic:cNvPr id="840998894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38438,57 +38438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648196615" name="Picture">
+                  <wp:docPr id="1443951736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648196615" name="Picture"/>
+                          <pic:cNvPr id="1443951736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39436,57 +39436,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383143581" name="Picture">
+                  <wp:docPr id="1261406331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383143581" name="Picture"/>
+                          <pic:cNvPr id="1261406331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39539,57 +39539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881470001" name="Picture">
+                  <wp:docPr id="541976508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881470001" name="Picture"/>
+                          <pic:cNvPr id="541976508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40916,57 +40916,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835819322" name="Picture">
+                  <wp:docPr id="953571977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835819322" name="Picture"/>
+                          <pic:cNvPr id="953571977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42059,57 +42059,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139369326" name="Picture">
+                        <wp:docPr id="1829269179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139369326" name="Picture"/>
+                                <pic:cNvPr id="1829269179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43330,57 +43330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108023226" name="Picture">
+                  <wp:docPr id="1053173717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108023226" name="Picture"/>
+                          <pic:cNvPr id="1053173717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43410,57 +43410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816065985" name="Picture">
+                  <wp:docPr id="1421329861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816065985" name="Picture"/>
+                          <pic:cNvPr id="1421329861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43889,57 +43889,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301948365" name="Picture">
+                  <wp:docPr id="249917763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301948365" name="Picture"/>
+                          <pic:cNvPr id="249917763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45484,57 +45484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420452698" name="Picture">
+                  <wp:docPr id="2014498589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420452698" name="Picture"/>
+                          <pic:cNvPr id="2014498589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45555,57 +45555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43316549" name="Picture">
+                  <wp:docPr id="308393015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43316549" name="Picture"/>
+                          <pic:cNvPr id="308393015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45969,57 +45969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768866287" name="Picture">
+                  <wp:docPr id="925605969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768866287" name="Picture"/>
+                          <pic:cNvPr id="925605969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>