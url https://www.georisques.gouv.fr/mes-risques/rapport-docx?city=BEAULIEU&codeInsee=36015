--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65629127" name="Picture">
+                  <wp:docPr id="1080184594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65629127" name="Picture"/>
+                          <pic:cNvPr id="1080184594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666885940" name="Picture">
+                  <wp:docPr id="1915335377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666885940" name="Picture"/>
+                          <pic:cNvPr id="1915335377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50197615" name="Picture">
+                        <wp:docPr id="131148368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50197615" name="Picture"/>
+                                <pic:cNvPr id="131148368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163145085" name="Picture">
+                  <wp:docPr id="1456812556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163145085" name="Picture"/>
+                          <pic:cNvPr id="1456812556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21738911" name="Picture">
+                  <wp:docPr id="665991727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21738911" name="Picture"/>
+                          <pic:cNvPr id="665991727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691326602" name="Picture">
+                  <wp:docPr id="422109067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691326602" name="Picture"/>
+                          <pic:cNvPr id="422109067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993357348" name="Picture">
+                  <wp:docPr id="388358687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993357348" name="Picture"/>
+                          <pic:cNvPr id="388358687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40558092" name="Picture">
+                  <wp:docPr id="811132767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40558092" name="Picture"/>
+                          <pic:cNvPr id="811132767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280642541" name="Picture">
+                        <wp:docPr id="1765043049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280642541" name="Picture"/>
+                                <pic:cNvPr id="1765043049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962880617" name="Picture">
+                        <wp:docPr id="1940983469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962880617" name="Picture"/>
+                                <pic:cNvPr id="1940983469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972515983" name="Picture">
+                        <wp:docPr id="236155159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972515983" name="Picture"/>
+                                <pic:cNvPr id="236155159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923597620" name="Picture">
+                        <wp:docPr id="656965734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923597620" name="Picture"/>
+                                <pic:cNvPr id="656965734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287723397" name="Picture">
+                        <wp:docPr id="1893220962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287723397" name="Picture"/>
+                                <pic:cNvPr id="1893220962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104956617" name="Picture">
+                        <wp:docPr id="2081649421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104956617" name="Picture"/>
+                                <pic:cNvPr id="2081649421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399773577" name="Picture">
+                        <wp:docPr id="1270843305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399773577" name="Picture"/>
+                                <pic:cNvPr id="1270843305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="884111459" name="Picture">
+                        <wp:docPr id="2112096477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="884111459" name="Picture"/>
+                                <pic:cNvPr id="2112096477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464031722" name="Picture">
+                        <wp:docPr id="555578418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464031722" name="Picture"/>
+                                <pic:cNvPr id="555578418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106812111" name="Picture">
+                        <wp:docPr id="1205776250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106812111" name="Picture"/>
+                                <pic:cNvPr id="1205776250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3298390" name="Picture">
+                        <wp:docPr id="1120006329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3298390" name="Picture"/>
+                                <pic:cNvPr id="1120006329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111506915" name="Picture">
+                        <wp:docPr id="1750518660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111506915" name="Picture"/>
+                                <pic:cNvPr id="1750518660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060135359" name="Picture">
+                        <wp:docPr id="798337406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060135359" name="Picture"/>
+                                <pic:cNvPr id="798337406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006893471" name="Picture">
+                        <wp:docPr id="918344475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006893471" name="Picture"/>
+                                <pic:cNvPr id="918344475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418122200" name="Picture">
+                        <wp:docPr id="1447751183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418122200" name="Picture"/>
+                                <pic:cNvPr id="1447751183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261081758" name="Picture">
+                  <wp:docPr id="2059416240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261081758" name="Picture"/>
+                          <pic:cNvPr id="2059416240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688395281" name="Picture">
+                  <wp:docPr id="1344258370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688395281" name="Picture"/>
+                          <pic:cNvPr id="1344258370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233989588" name="Picture">
+                  <wp:docPr id="731709458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233989588" name="Picture"/>
+                          <pic:cNvPr id="731709458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533943152" name="Picture">
+                  <wp:docPr id="2020887941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533943152" name="Picture"/>
+                          <pic:cNvPr id="2020887941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823784765" name="Picture">
+                  <wp:docPr id="2042167099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823784765" name="Picture"/>
+                          <pic:cNvPr id="2042167099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100755666" name="Picture">
+                  <wp:docPr id="122339300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100755666" name="Picture"/>
+                          <pic:cNvPr id="122339300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1340710113" name="Picture">
+                        <wp:docPr id="2002387639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1340710113" name="Picture"/>
+                                <pic:cNvPr id="2002387639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985223631" name="Picture">
+                  <wp:docPr id="474269570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985223631" name="Picture"/>
+                          <pic:cNvPr id="474269570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383894360" name="Picture">
+                  <wp:docPr id="1743002886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383894360" name="Picture"/>
+                          <pic:cNvPr id="1743002886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367807473" name="Picture">
+                  <wp:docPr id="1074590967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367807473" name="Picture"/>
+                          <pic:cNvPr id="1074590967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326517378" name="Picture">
+                  <wp:docPr id="2136869318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326517378" name="Picture"/>
+                          <pic:cNvPr id="2136869318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879780120" name="Picture">
+                  <wp:docPr id="473568036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879780120" name="Picture"/>
+                          <pic:cNvPr id="473568036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487565776" name="Picture">
+                  <wp:docPr id="324431240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487565776" name="Picture"/>
+                          <pic:cNvPr id="324431240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980359169" name="Picture">
+                        <wp:docPr id="1832999524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980359169" name="Picture"/>
+                                <pic:cNvPr id="1832999524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1327534983" name="Picture">
+                        <wp:docPr id="534401786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1327534983" name="Picture"/>
+                                <pic:cNvPr id="534401786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852519777" name="Picture">
+                  <wp:docPr id="1011140732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852519777" name="Picture"/>
+                          <pic:cNvPr id="1011140732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248240154" name="Picture">
+                  <wp:docPr id="1066317354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248240154" name="Picture"/>
+                          <pic:cNvPr id="1066317354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980241841" name="Picture">
+                  <wp:docPr id="2049587289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980241841" name="Picture"/>
+                          <pic:cNvPr id="2049587289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868043152" name="Picture">
+                  <wp:docPr id="730707970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868043152" name="Picture"/>
+                          <pic:cNvPr id="730707970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081058535" name="Picture">
+                  <wp:docPr id="1334863634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081058535" name="Picture"/>
+                          <pic:cNvPr id="1334863634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072470460" name="Picture">
+                  <wp:docPr id="1473893762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072470460" name="Picture"/>
+                          <pic:cNvPr id="1473893762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83645774" name="Picture">
+                        <wp:docPr id="555265884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83645774" name="Picture"/>
+                                <pic:cNvPr id="555265884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980558369" name="Picture">
+                  <wp:docPr id="1329255898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980558369" name="Picture"/>
+                          <pic:cNvPr id="1329255898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130480744" name="Picture">
+                  <wp:docPr id="1306158878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130480744" name="Picture"/>
+                          <pic:cNvPr id="1306158878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634498927" name="Picture">
+                  <wp:docPr id="702301110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634498927" name="Picture"/>
+                          <pic:cNvPr id="702301110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229689278" name="Picture">
+                  <wp:docPr id="92325507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229689278" name="Picture"/>
+                          <pic:cNvPr id="92325507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447979162" name="Picture">
+                  <wp:docPr id="316800480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447979162" name="Picture"/>
+                          <pic:cNvPr id="316800480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809543129" name="Picture">
+                  <wp:docPr id="1678244724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809543129" name="Picture"/>
+                          <pic:cNvPr id="1678244724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350791631" name="Picture">
+                        <wp:docPr id="465628992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350791631" name="Picture"/>
+                                <pic:cNvPr id="465628992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766026365" name="Picture">
+                  <wp:docPr id="42171759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766026365" name="Picture"/>
+                          <pic:cNvPr id="42171759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944011333" name="Picture">
+                  <wp:docPr id="514140304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944011333" name="Picture"/>
+                          <pic:cNvPr id="514140304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909025974" name="Picture">
+                  <wp:docPr id="1707173776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909025974" name="Picture"/>
+                          <pic:cNvPr id="1707173776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810853797" name="Picture">
+                  <wp:docPr id="119358150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810853797" name="Picture"/>
+                          <pic:cNvPr id="119358150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686363356" name="Picture">
+                  <wp:docPr id="819759500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686363356" name="Picture"/>
+                          <pic:cNvPr id="819759500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307226794" name="Picture">
+                  <wp:docPr id="356687289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307226794" name="Picture"/>
+                          <pic:cNvPr id="356687289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100444336" name="Picture">
+                  <wp:docPr id="1279373172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100444336" name="Picture"/>
+                          <pic:cNvPr id="1279373172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254236828" name="Picture">
+                  <wp:docPr id="1267142100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254236828" name="Picture"/>
+                          <pic:cNvPr id="1267142100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914996245" name="Picture">
+                  <wp:docPr id="1096542235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914996245" name="Picture"/>
+                          <pic:cNvPr id="1096542235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>