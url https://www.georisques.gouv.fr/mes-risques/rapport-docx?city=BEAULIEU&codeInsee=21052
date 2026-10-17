--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529655073" name="Picture">
+                  <wp:docPr id="1127349872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529655073" name="Picture"/>
+                          <pic:cNvPr id="1127349872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707108000" name="Picture">
+                  <wp:docPr id="1052040737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707108000" name="Picture"/>
+                          <pic:cNvPr id="1052040737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977865679" name="Picture">
+                        <wp:docPr id="1266741291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977865679" name="Picture"/>
+                                <pic:cNvPr id="1266741291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284094677" name="Picture">
+                  <wp:docPr id="650091485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284094677" name="Picture"/>
+                          <pic:cNvPr id="650091485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083001160" name="Picture">
+                  <wp:docPr id="1788382730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083001160" name="Picture"/>
+                          <pic:cNvPr id="1788382730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527765700" name="Picture">
+                  <wp:docPr id="532148020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527765700" name="Picture"/>
+                          <pic:cNvPr id="532148020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640375640" name="Picture">
+                  <wp:docPr id="24533555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640375640" name="Picture"/>
+                          <pic:cNvPr id="24533555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550606734" name="Picture">
+                  <wp:docPr id="541899594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550606734" name="Picture"/>
+                          <pic:cNvPr id="541899594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589428482" name="Picture">
+                        <wp:docPr id="2066343406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589428482" name="Picture"/>
+                                <pic:cNvPr id="2066343406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130872631" name="Picture">
+                        <wp:docPr id="801521876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130872631" name="Picture"/>
+                                <pic:cNvPr id="801521876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466010183" name="Picture">
+                        <wp:docPr id="614646419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466010183" name="Picture"/>
+                                <pic:cNvPr id="614646419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442849043" name="Picture">
+                        <wp:docPr id="1644938118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442849043" name="Picture"/>
+                                <pic:cNvPr id="1644938118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="230338859" name="Picture">
+                        <wp:docPr id="879245142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="230338859" name="Picture"/>
+                                <pic:cNvPr id="879245142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094642182" name="Picture">
+                        <wp:docPr id="186306719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094642182" name="Picture"/>
+                                <pic:cNvPr id="186306719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987801160" name="Picture">
+                        <wp:docPr id="569802698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987801160" name="Picture"/>
+                                <pic:cNvPr id="569802698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824950483" name="Picture">
+                        <wp:docPr id="683652474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824950483" name="Picture"/>
+                                <pic:cNvPr id="683652474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186558532" name="Picture">
+                        <wp:docPr id="1538305609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186558532" name="Picture"/>
+                                <pic:cNvPr id="1538305609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136937444" name="Picture">
+                        <wp:docPr id="816592942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136937444" name="Picture"/>
+                                <pic:cNvPr id="816592942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546385834" name="Picture">
+                        <wp:docPr id="45039304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546385834" name="Picture"/>
+                                <pic:cNvPr id="45039304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570784175" name="Picture">
+                        <wp:docPr id="1468929665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570784175" name="Picture"/>
+                                <pic:cNvPr id="1468929665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460894439" name="Picture">
+                        <wp:docPr id="280538702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460894439" name="Picture"/>
+                                <pic:cNvPr id="280538702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542530656" name="Picture">
+                        <wp:docPr id="1082171694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542530656" name="Picture"/>
+                                <pic:cNvPr id="1082171694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170278641" name="Picture">
+                        <wp:docPr id="661348319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170278641" name="Picture"/>
+                                <pic:cNvPr id="661348319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080817927" name="Picture">
+                  <wp:docPr id="1141951059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080817927" name="Picture"/>
+                          <pic:cNvPr id="1141951059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385134303" name="Picture">
+                  <wp:docPr id="1792676261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385134303" name="Picture"/>
+                          <pic:cNvPr id="1792676261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504759958" name="Picture">
+                  <wp:docPr id="1811896325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504759958" name="Picture"/>
+                          <pic:cNvPr id="1811896325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320785428" name="Picture">
+                  <wp:docPr id="1307050679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320785428" name="Picture"/>
+                          <pic:cNvPr id="1307050679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169495865" name="Picture">
+                  <wp:docPr id="1380647002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169495865" name="Picture"/>
+                          <pic:cNvPr id="1380647002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814030225" name="Picture">
+                  <wp:docPr id="1234040056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814030225" name="Picture"/>
+                          <pic:cNvPr id="1234040056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324650562" name="Picture">
+                        <wp:docPr id="1439706075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324650562" name="Picture"/>
+                                <pic:cNvPr id="1439706075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596522753" name="Picture">
+                  <wp:docPr id="330131458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596522753" name="Picture"/>
+                          <pic:cNvPr id="330131458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667180173" name="Picture">
+                  <wp:docPr id="937981051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667180173" name="Picture"/>
+                          <pic:cNvPr id="937981051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297657527" name="Picture">
+                  <wp:docPr id="1672617902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297657527" name="Picture"/>
+                          <pic:cNvPr id="1672617902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503476200" name="Picture">
+                  <wp:docPr id="2128245690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503476200" name="Picture"/>
+                          <pic:cNvPr id="2128245690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046332918" name="Picture">
+                  <wp:docPr id="741876431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046332918" name="Picture"/>
+                          <pic:cNvPr id="741876431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058251136" name="Picture">
+                  <wp:docPr id="96400560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058251136" name="Picture"/>
+                          <pic:cNvPr id="96400560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1188270799" name="Picture">
+                        <wp:docPr id="2032696779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1188270799" name="Picture"/>
+                                <pic:cNvPr id="2032696779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776409571" name="Picture">
+                  <wp:docPr id="710791160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776409571" name="Picture"/>
+                          <pic:cNvPr id="710791160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872311290" name="Picture">
+                  <wp:docPr id="279001437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872311290" name="Picture"/>
+                          <pic:cNvPr id="279001437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639935525" name="Picture">
+                  <wp:docPr id="319475246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639935525" name="Picture"/>
+                          <pic:cNvPr id="319475246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132638774" name="Picture">
+                  <wp:docPr id="304194873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132638774" name="Picture"/>
+                          <pic:cNvPr id="304194873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317096917" name="Picture">
+                  <wp:docPr id="1365971780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317096917" name="Picture"/>
+                          <pic:cNvPr id="1365971780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239959305" name="Picture">
+                  <wp:docPr id="1974115208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239959305" name="Picture"/>
+                          <pic:cNvPr id="1974115208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948493710" name="Picture">
+                        <wp:docPr id="1423646398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948493710" name="Picture"/>
+                                <pic:cNvPr id="1423646398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645104231" name="Picture">
+                  <wp:docPr id="234024619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645104231" name="Picture"/>
+                          <pic:cNvPr id="234024619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842259128" name="Picture">
+                  <wp:docPr id="1210216002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842259128" name="Picture"/>
+                          <pic:cNvPr id="1210216002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372154197" name="Picture">
+                  <wp:docPr id="1353325466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372154197" name="Picture"/>
+                          <pic:cNvPr id="1353325466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267889861" name="Picture">
+                  <wp:docPr id="125095684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267889861" name="Picture"/>
+                          <pic:cNvPr id="125095684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358395286" name="Picture">
+                  <wp:docPr id="1533428213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358395286" name="Picture"/>
+                          <pic:cNvPr id="1533428213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448539012" name="Picture">
+                  <wp:docPr id="1461726173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448539012" name="Picture"/>
+                          <pic:cNvPr id="1461726173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691809709" name="Picture">
+                        <wp:docPr id="1824973057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691809709" name="Picture"/>
+                                <pic:cNvPr id="1824973057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100524640" name="Picture">
+                  <wp:docPr id="980304263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100524640" name="Picture"/>
+                          <pic:cNvPr id="980304263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366853862" name="Picture">
+                  <wp:docPr id="24934006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366853862" name="Picture"/>
+                          <pic:cNvPr id="24934006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760646098" name="Picture">
+                  <wp:docPr id="547869628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760646098" name="Picture"/>
+                          <pic:cNvPr id="547869628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031469984" name="Picture">
+                  <wp:docPr id="600682992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031469984" name="Picture"/>
+                          <pic:cNvPr id="600682992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248006462" name="Picture">
+                  <wp:docPr id="1761661653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248006462" name="Picture"/>
+                          <pic:cNvPr id="1761661653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395374054" name="Picture">
+                  <wp:docPr id="1138300074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395374054" name="Picture"/>
+                          <pic:cNvPr id="1138300074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047460186" name="Picture">
+                        <wp:docPr id="1899479499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047460186" name="Picture"/>
+                                <pic:cNvPr id="1899479499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168430393" name="Picture">
+                  <wp:docPr id="1644314236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168430393" name="Picture"/>
+                          <pic:cNvPr id="1644314236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692212071" name="Picture">
+                  <wp:docPr id="977997658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692212071" name="Picture"/>
+                          <pic:cNvPr id="977997658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619059868" name="Picture">
+                  <wp:docPr id="407886465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619059868" name="Picture"/>
+                          <pic:cNvPr id="407886465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44937,57 +44937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222940225" name="Picture">
+                  <wp:docPr id="405731671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222940225" name="Picture"/>
+                          <pic:cNvPr id="405731671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45008,57 +45008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930833747" name="Picture">
+                  <wp:docPr id="2055013591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930833747" name="Picture"/>
+                          <pic:cNvPr id="2055013591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45422,57 +45422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341152169" name="Picture">
+                  <wp:docPr id="478171851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341152169" name="Picture"/>
+                          <pic:cNvPr id="478171851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>