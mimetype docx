--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705978682" name="Picture">
+                  <wp:docPr id="1567780694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705978682" name="Picture"/>
+                          <pic:cNvPr id="1567780694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596328517" name="Picture">
+                  <wp:docPr id="1666779566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596328517" name="Picture"/>
+                          <pic:cNvPr id="1666779566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534027303" name="Picture">
+                        <wp:docPr id="2035071954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534027303" name="Picture"/>
+                                <pic:cNvPr id="2035071954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996850545" name="Picture">
+                  <wp:docPr id="1212297858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996850545" name="Picture"/>
+                          <pic:cNvPr id="1212297858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318517234" name="Picture">
+                  <wp:docPr id="206503366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318517234" name="Picture"/>
+                          <pic:cNvPr id="206503366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221982261" name="Picture">
+                  <wp:docPr id="1725303418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221982261" name="Picture"/>
+                          <pic:cNvPr id="1725303418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511789310" name="Picture">
+                  <wp:docPr id="7569704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511789310" name="Picture"/>
+                          <pic:cNvPr id="7569704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242235200" name="Picture">
+                  <wp:docPr id="114585707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242235200" name="Picture"/>
+                          <pic:cNvPr id="114585707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291333830" name="Picture">
+                        <wp:docPr id="336596328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291333830" name="Picture"/>
+                                <pic:cNvPr id="336596328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="870669168" name="Picture">
+                        <wp:docPr id="1209380678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="870669168" name="Picture"/>
+                                <pic:cNvPr id="1209380678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521824228" name="Picture">
+                        <wp:docPr id="6883253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521824228" name="Picture"/>
+                                <pic:cNvPr id="6883253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="841483005" name="Picture">
+                        <wp:docPr id="412617997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="841483005" name="Picture"/>
+                                <pic:cNvPr id="412617997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244245157" name="Picture">
+                        <wp:docPr id="1469588688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244245157" name="Picture"/>
+                                <pic:cNvPr id="1469588688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83240628" name="Picture">
+                        <wp:docPr id="1679111795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83240628" name="Picture"/>
+                                <pic:cNvPr id="1679111795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412119757" name="Picture">
+                        <wp:docPr id="1577810878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412119757" name="Picture"/>
+                                <pic:cNvPr id="1577810878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992327645" name="Picture">
+                        <wp:docPr id="498191318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992327645" name="Picture"/>
+                                <pic:cNvPr id="498191318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436246712" name="Picture">
+                        <wp:docPr id="382796057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436246712" name="Picture"/>
+                                <pic:cNvPr id="382796057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715862065" name="Picture">
+                        <wp:docPr id="1062517582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715862065" name="Picture"/>
+                                <pic:cNvPr id="1062517582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670042640" name="Picture">
+                        <wp:docPr id="181585547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670042640" name="Picture"/>
+                                <pic:cNvPr id="181585547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115888718" name="Picture">
+                        <wp:docPr id="42396251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115888718" name="Picture"/>
+                                <pic:cNvPr id="42396251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963869842" name="Picture">
+                        <wp:docPr id="1100760974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963869842" name="Picture"/>
+                                <pic:cNvPr id="1100760974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917269866" name="Picture">
+                        <wp:docPr id="1459832466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917269866" name="Picture"/>
+                                <pic:cNvPr id="1459832466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653603156" name="Picture">
+                        <wp:docPr id="979353877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653603156" name="Picture"/>
+                                <pic:cNvPr id="979353877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527986612" name="Picture">
+                  <wp:docPr id="987909613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527986612" name="Picture"/>
+                          <pic:cNvPr id="987909613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692044547" name="Picture">
+                  <wp:docPr id="1804394557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692044547" name="Picture"/>
+                          <pic:cNvPr id="1804394557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163811195" name="Picture">
+                  <wp:docPr id="1447839274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163811195" name="Picture"/>
+                          <pic:cNvPr id="1447839274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925004529" name="Picture">
+                  <wp:docPr id="1339308321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925004529" name="Picture"/>
+                          <pic:cNvPr id="1339308321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579084314" name="Picture">
+                  <wp:docPr id="596359938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579084314" name="Picture"/>
+                          <pic:cNvPr id="596359938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977238860" name="Picture">
+                  <wp:docPr id="2052532479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977238860" name="Picture"/>
+                          <pic:cNvPr id="2052532479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2497957" name="Picture">
+                        <wp:docPr id="1282678461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2497957" name="Picture"/>
+                                <pic:cNvPr id="1282678461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434305896" name="Picture">
+                  <wp:docPr id="296379869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434305896" name="Picture"/>
+                          <pic:cNvPr id="296379869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491790994" name="Picture">
+                  <wp:docPr id="1328967569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491790994" name="Picture"/>
+                          <pic:cNvPr id="1328967569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757845928" name="Picture">
+                  <wp:docPr id="601555260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757845928" name="Picture"/>
+                          <pic:cNvPr id="601555260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191928703" name="Picture">
+                  <wp:docPr id="240011524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191928703" name="Picture"/>
+                          <pic:cNvPr id="240011524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686024489" name="Picture">
+                  <wp:docPr id="1232454759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686024489" name="Picture"/>
+                          <pic:cNvPr id="1232454759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417876002" name="Picture">
+                  <wp:docPr id="1572590359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417876002" name="Picture"/>
+                          <pic:cNvPr id="1572590359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879281620" name="Picture">
+                        <wp:docPr id="1249068492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879281620" name="Picture"/>
+                                <pic:cNvPr id="1249068492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421525244" name="Picture">
+                  <wp:docPr id="1052363406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421525244" name="Picture"/>
+                          <pic:cNvPr id="1052363406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814597965" name="Picture">
+                  <wp:docPr id="1296545875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814597965" name="Picture"/>
+                          <pic:cNvPr id="1296545875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126132956" name="Picture">
+                  <wp:docPr id="91018989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126132956" name="Picture"/>
+                          <pic:cNvPr id="91018989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997056845" name="Picture">
+                  <wp:docPr id="409819230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997056845" name="Picture"/>
+                          <pic:cNvPr id="409819230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256052083" name="Picture">
+                  <wp:docPr id="1832074668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256052083" name="Picture"/>
+                          <pic:cNvPr id="1832074668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746298627" name="Picture">
+                  <wp:docPr id="1759571665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746298627" name="Picture"/>
+                          <pic:cNvPr id="1759571665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443888957" name="Picture">
+                  <wp:docPr id="28439719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443888957" name="Picture"/>
+                          <pic:cNvPr id="28439719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226145408" name="Picture">
+                  <wp:docPr id="1850213414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226145408" name="Picture"/>
+                          <pic:cNvPr id="1850213414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675219369" name="Picture">
+                  <wp:docPr id="558645843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675219369" name="Picture"/>
+                          <pic:cNvPr id="558645843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099798022" name="Picture">
+                  <wp:docPr id="51321810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099798022" name="Picture"/>
+                          <pic:cNvPr id="51321810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973169043" name="Picture">
+                  <wp:docPr id="1824245807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973169043" name="Picture"/>
+                          <pic:cNvPr id="1824245807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072521994" name="Picture">
+                  <wp:docPr id="2116348720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072521994" name="Picture"/>
+                          <pic:cNvPr id="2116348720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224627066" name="Picture">
+                        <wp:docPr id="1955116314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224627066" name="Picture"/>
+                                <pic:cNvPr id="1955116314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505906415" name="Picture">
+                  <wp:docPr id="757902800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505906415" name="Picture"/>
+                          <pic:cNvPr id="757902800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528129586" name="Picture">
+                  <wp:docPr id="77251064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528129586" name="Picture"/>
+                          <pic:cNvPr id="77251064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365160967" name="Picture">
+                  <wp:docPr id="502198965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365160967" name="Picture"/>
+                          <pic:cNvPr id="502198965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562440155" name="Picture">
+                  <wp:docPr id="229554868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562440155" name="Picture"/>
+                          <pic:cNvPr id="229554868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389685832" name="Picture">
+                  <wp:docPr id="606735152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389685832" name="Picture"/>
+                          <pic:cNvPr id="606735152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61353590" name="Picture">
+                  <wp:docPr id="1459102689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61353590" name="Picture"/>
+                          <pic:cNvPr id="1459102689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226014588" name="Picture">
+                        <wp:docPr id="338405466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226014588" name="Picture"/>
+                                <pic:cNvPr id="338405466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068918585" name="Picture">
+                  <wp:docPr id="240245869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068918585" name="Picture"/>
+                          <pic:cNvPr id="240245869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259101527" name="Picture">
+                  <wp:docPr id="491782385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259101527" name="Picture"/>
+                          <pic:cNvPr id="491782385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730025981" name="Picture">
+                  <wp:docPr id="1205253503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730025981" name="Picture"/>
+                          <pic:cNvPr id="1205253503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85414919" name="Picture">
+                  <wp:docPr id="1477756310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85414919" name="Picture"/>
+                          <pic:cNvPr id="1477756310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117408985" name="Picture">
+                  <wp:docPr id="1163792877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117408985" name="Picture"/>
+                          <pic:cNvPr id="1163792877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934465372" name="Picture">
+                  <wp:docPr id="928065908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934465372" name="Picture"/>
+                          <pic:cNvPr id="928065908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>