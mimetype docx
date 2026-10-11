--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294084737" name="Picture">
+                  <wp:docPr id="129471517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294084737" name="Picture"/>
+                          <pic:cNvPr id="129471517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490393992" name="Picture">
+                  <wp:docPr id="1419669037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490393992" name="Picture"/>
+                          <pic:cNvPr id="1419669037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453945693" name="Picture">
+                        <wp:docPr id="634730307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453945693" name="Picture"/>
+                                <pic:cNvPr id="634730307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135044099" name="Picture">
+                  <wp:docPr id="578834812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135044099" name="Picture"/>
+                          <pic:cNvPr id="578834812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121990107" name="Picture">
+                  <wp:docPr id="1384265288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121990107" name="Picture"/>
+                          <pic:cNvPr id="1384265288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654170819" name="Picture">
+                  <wp:docPr id="2065854364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654170819" name="Picture"/>
+                          <pic:cNvPr id="2065854364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454254644" name="Picture">
+                  <wp:docPr id="466068893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454254644" name="Picture"/>
+                          <pic:cNvPr id="466068893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186790417" name="Picture">
+                  <wp:docPr id="287230501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186790417" name="Picture"/>
+                          <pic:cNvPr id="287230501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="561003323" name="Picture">
+                        <wp:docPr id="297826635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="561003323" name="Picture"/>
+                                <pic:cNvPr id="297826635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354202367" name="Picture">
+                        <wp:docPr id="1297139197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354202367" name="Picture"/>
+                                <pic:cNvPr id="1297139197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874588950" name="Picture">
+                        <wp:docPr id="693047483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874588950" name="Picture"/>
+                                <pic:cNvPr id="693047483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108593565" name="Picture">
+                        <wp:docPr id="1684954064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108593565" name="Picture"/>
+                                <pic:cNvPr id="1684954064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107578430" name="Picture">
+                        <wp:docPr id="1649943238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107578430" name="Picture"/>
+                                <pic:cNvPr id="1649943238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604712845" name="Picture">
+                        <wp:docPr id="7758349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604712845" name="Picture"/>
+                                <pic:cNvPr id="7758349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704699784" name="Picture">
+                        <wp:docPr id="660604494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704699784" name="Picture"/>
+                                <pic:cNvPr id="660604494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468734327" name="Picture">
+                        <wp:docPr id="928942788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468734327" name="Picture"/>
+                                <pic:cNvPr id="928942788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1615287290" name="Picture">
+                        <wp:docPr id="1429710830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1615287290" name="Picture"/>
+                                <pic:cNvPr id="1429710830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435685205" name="Picture">
+                        <wp:docPr id="1365506640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435685205" name="Picture"/>
+                                <pic:cNvPr id="1365506640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649312449" name="Picture">
+                        <wp:docPr id="1200972026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649312449" name="Picture"/>
+                                <pic:cNvPr id="1200972026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735662842" name="Picture">
+                        <wp:docPr id="1721718885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735662842" name="Picture"/>
+                                <pic:cNvPr id="1721718885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467175461" name="Picture">
+                        <wp:docPr id="1638455313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467175461" name="Picture"/>
+                                <pic:cNvPr id="1638455313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574583264" name="Picture">
+                        <wp:docPr id="1609298047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574583264" name="Picture"/>
+                                <pic:cNvPr id="1609298047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171246208" name="Picture">
+                        <wp:docPr id="1202850465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171246208" name="Picture"/>
+                                <pic:cNvPr id="1202850465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776377396" name="Picture">
+                  <wp:docPr id="1040586411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776377396" name="Picture"/>
+                          <pic:cNvPr id="1040586411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293425448" name="Picture">
+                  <wp:docPr id="463648714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293425448" name="Picture"/>
+                          <pic:cNvPr id="463648714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459538244" name="Picture">
+                  <wp:docPr id="1065815295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459538244" name="Picture"/>
+                          <pic:cNvPr id="1065815295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154818803" name="Picture">
+                  <wp:docPr id="2003895454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154818803" name="Picture"/>
+                          <pic:cNvPr id="2003895454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145381570" name="Picture">
+                  <wp:docPr id="1628254698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145381570" name="Picture"/>
+                          <pic:cNvPr id="1628254698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340287905" name="Picture">
+                  <wp:docPr id="1843391429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340287905" name="Picture"/>
+                          <pic:cNvPr id="1843391429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423846767" name="Picture">
+                        <wp:docPr id="1985734012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423846767" name="Picture"/>
+                                <pic:cNvPr id="1985734012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303669560" name="Picture">
+                  <wp:docPr id="2123371768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303669560" name="Picture"/>
+                          <pic:cNvPr id="2123371768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459407223" name="Picture">
+                  <wp:docPr id="11094859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459407223" name="Picture"/>
+                          <pic:cNvPr id="11094859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936470930" name="Picture">
+                  <wp:docPr id="695217703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936470930" name="Picture"/>
+                          <pic:cNvPr id="695217703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223553715" name="Picture">
+                  <wp:docPr id="1887042538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223553715" name="Picture"/>
+                          <pic:cNvPr id="1887042538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713666377" name="Picture">
+                  <wp:docPr id="426843362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713666377" name="Picture"/>
+                          <pic:cNvPr id="426843362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852581659" name="Picture">
+                  <wp:docPr id="1598757724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852581659" name="Picture"/>
+                          <pic:cNvPr id="1598757724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728513891" name="Picture">
+                        <wp:docPr id="672206352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728513891" name="Picture"/>
+                                <pic:cNvPr id="672206352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321042398" name="Picture">
+                        <wp:docPr id="429786870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321042398" name="Picture"/>
+                                <pic:cNvPr id="429786870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299805557" name="Picture">
+                  <wp:docPr id="962591323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299805557" name="Picture"/>
+                          <pic:cNvPr id="962591323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28236166" name="Picture">
+                  <wp:docPr id="1072465640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28236166" name="Picture"/>
+                          <pic:cNvPr id="1072465640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797541233" name="Picture">
+                  <wp:docPr id="205656030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797541233" name="Picture"/>
+                          <pic:cNvPr id="205656030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845927853" name="Picture">
+                  <wp:docPr id="295096474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845927853" name="Picture"/>
+                          <pic:cNvPr id="295096474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053222171" name="Picture">
+                  <wp:docPr id="1702661293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053222171" name="Picture"/>
+                          <pic:cNvPr id="1702661293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5557312" name="Picture">
+                  <wp:docPr id="1884782461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5557312" name="Picture"/>
+                          <pic:cNvPr id="1884782461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30122,57 +30122,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182139537" name="Picture">
+                        <wp:docPr id="33934088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182139537" name="Picture"/>
+                                <pic:cNvPr id="33934088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31679,57 +31679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097325802" name="Picture">
+                  <wp:docPr id="1495125190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097325802" name="Picture"/>
+                          <pic:cNvPr id="1495125190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31759,57 +31759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847623498" name="Picture">
+                  <wp:docPr id="358668700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847623498" name="Picture"/>
+                          <pic:cNvPr id="358668700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32304,57 +32304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584755032" name="Picture">
+                  <wp:docPr id="370858688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584755032" name="Picture"/>
+                          <pic:cNvPr id="370858688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34320,57 +34320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280295791" name="Picture">
+                  <wp:docPr id="1404452179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280295791" name="Picture"/>
+                          <pic:cNvPr id="1404452179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34409,57 +34409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628604959" name="Picture">
+                  <wp:docPr id="762050832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628604959" name="Picture"/>
+                          <pic:cNvPr id="762050832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35089,57 +35089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253194138" name="Picture">
+                  <wp:docPr id="11004226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253194138" name="Picture"/>
+                          <pic:cNvPr id="11004226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36150,57 +36150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329821944" name="Picture">
+                  <wp:docPr id="500448066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329821944" name="Picture"/>
+                          <pic:cNvPr id="500448066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36253,57 +36253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573776014" name="Picture">
+                  <wp:docPr id="1468499613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573776014" name="Picture"/>
+                          <pic:cNvPr id="1468499613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37711,57 +37711,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969660577" name="Picture">
+                  <wp:docPr id="1337513872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969660577" name="Picture"/>
+                          <pic:cNvPr id="1337513872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38908,57 +38908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="215314711" name="Picture">
+                        <wp:docPr id="1180762381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="215314711" name="Picture"/>
+                                <pic:cNvPr id="1180762381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41476,57 +41476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727623780" name="Picture">
+                  <wp:docPr id="1806965964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727623780" name="Picture"/>
+                          <pic:cNvPr id="1806965964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41565,57 +41565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658715117" name="Picture">
+                  <wp:docPr id="1380621812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658715117" name="Picture"/>
+                          <pic:cNvPr id="1380621812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42209,57 +42209,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12169691" name="Picture">
+                  <wp:docPr id="485332953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12169691" name="Picture"/>
+                          <pic:cNvPr id="485332953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43207,57 +43207,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242224061" name="Picture">
+                  <wp:docPr id="1599799306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242224061" name="Picture"/>
+                          <pic:cNvPr id="1599799306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43310,57 +43310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750026831" name="Picture">
+                  <wp:docPr id="1726560389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750026831" name="Picture"/>
+                          <pic:cNvPr id="1726560389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44687,57 +44687,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308841732" name="Picture">
+                  <wp:docPr id="212130732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308841732" name="Picture"/>
+                          <pic:cNvPr id="212130732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45830,57 +45830,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205132105" name="Picture">
+                        <wp:docPr id="598873513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205132105" name="Picture"/>
+                                <pic:cNvPr id="598873513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47051,57 +47051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322637760" name="Picture">
+                  <wp:docPr id="165794760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322637760" name="Picture"/>
+                          <pic:cNvPr id="165794760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47122,57 +47122,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034660700" name="Picture">
+                  <wp:docPr id="493799126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034660700" name="Picture"/>
+                          <pic:cNvPr id="493799126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47536,57 +47536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376205337" name="Picture">
+                  <wp:docPr id="1848723502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376205337" name="Picture"/>
+                          <pic:cNvPr id="1848723502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>