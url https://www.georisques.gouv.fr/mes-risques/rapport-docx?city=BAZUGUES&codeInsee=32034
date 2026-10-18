--- v1 (2026-10-11)
+++ v2 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129471517" name="Picture">
+                  <wp:docPr id="881816459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129471517" name="Picture"/>
+                          <pic:cNvPr id="881816459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419669037" name="Picture">
+                  <wp:docPr id="1267938353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419669037" name="Picture"/>
+                          <pic:cNvPr id="1267938353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634730307" name="Picture">
+                        <wp:docPr id="242379613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634730307" name="Picture"/>
+                                <pic:cNvPr id="242379613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578834812" name="Picture">
+                  <wp:docPr id="278021894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578834812" name="Picture"/>
+                          <pic:cNvPr id="278021894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384265288" name="Picture">
+                  <wp:docPr id="507093100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384265288" name="Picture"/>
+                          <pic:cNvPr id="507093100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065854364" name="Picture">
+                  <wp:docPr id="1971405756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065854364" name="Picture"/>
+                          <pic:cNvPr id="1971405756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466068893" name="Picture">
+                  <wp:docPr id="1895361746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466068893" name="Picture"/>
+                          <pic:cNvPr id="1895361746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287230501" name="Picture">
+                  <wp:docPr id="464078837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287230501" name="Picture"/>
+                          <pic:cNvPr id="464078837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297826635" name="Picture">
+                        <wp:docPr id="229381369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297826635" name="Picture"/>
+                                <pic:cNvPr id="229381369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297139197" name="Picture">
+                        <wp:docPr id="165160823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297139197" name="Picture"/>
+                                <pic:cNvPr id="165160823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693047483" name="Picture">
+                        <wp:docPr id="21942747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693047483" name="Picture"/>
+                                <pic:cNvPr id="21942747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684954064" name="Picture">
+                        <wp:docPr id="213861017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684954064" name="Picture"/>
+                                <pic:cNvPr id="213861017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649943238" name="Picture">
+                        <wp:docPr id="1478683224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649943238" name="Picture"/>
+                                <pic:cNvPr id="1478683224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7758349" name="Picture">
+                        <wp:docPr id="29428218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7758349" name="Picture"/>
+                                <pic:cNvPr id="29428218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660604494" name="Picture">
+                        <wp:docPr id="2023938597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660604494" name="Picture"/>
+                                <pic:cNvPr id="2023938597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928942788" name="Picture">
+                        <wp:docPr id="1272137149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928942788" name="Picture"/>
+                                <pic:cNvPr id="1272137149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429710830" name="Picture">
+                        <wp:docPr id="1613131244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429710830" name="Picture"/>
+                                <pic:cNvPr id="1613131244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365506640" name="Picture">
+                        <wp:docPr id="761276100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365506640" name="Picture"/>
+                                <pic:cNvPr id="761276100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200972026" name="Picture">
+                        <wp:docPr id="43580404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200972026" name="Picture"/>
+                                <pic:cNvPr id="43580404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721718885" name="Picture">
+                        <wp:docPr id="1699810630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721718885" name="Picture"/>
+                                <pic:cNvPr id="1699810630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1638455313" name="Picture">
+                        <wp:docPr id="1454223077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1638455313" name="Picture"/>
+                                <pic:cNvPr id="1454223077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609298047" name="Picture">
+                        <wp:docPr id="295964265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609298047" name="Picture"/>
+                                <pic:cNvPr id="295964265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1202850465" name="Picture">
+                        <wp:docPr id="455899061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1202850465" name="Picture"/>
+                                <pic:cNvPr id="455899061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040586411" name="Picture">
+                  <wp:docPr id="99046768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040586411" name="Picture"/>
+                          <pic:cNvPr id="99046768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463648714" name="Picture">
+                  <wp:docPr id="146671169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463648714" name="Picture"/>
+                          <pic:cNvPr id="146671169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065815295" name="Picture">
+                  <wp:docPr id="1180934137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065815295" name="Picture"/>
+                          <pic:cNvPr id="1180934137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003895454" name="Picture">
+                  <wp:docPr id="216564222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003895454" name="Picture"/>
+                          <pic:cNvPr id="216564222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628254698" name="Picture">
+                  <wp:docPr id="1304332237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628254698" name="Picture"/>
+                          <pic:cNvPr id="1304332237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843391429" name="Picture">
+                  <wp:docPr id="1831433143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843391429" name="Picture"/>
+                          <pic:cNvPr id="1831433143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985734012" name="Picture">
+                        <wp:docPr id="1249872210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985734012" name="Picture"/>
+                                <pic:cNvPr id="1249872210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123371768" name="Picture">
+                  <wp:docPr id="2141045681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123371768" name="Picture"/>
+                          <pic:cNvPr id="2141045681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11094859" name="Picture">
+                  <wp:docPr id="1550332800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11094859" name="Picture"/>
+                          <pic:cNvPr id="1550332800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695217703" name="Picture">
+                  <wp:docPr id="1785398342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695217703" name="Picture"/>
+                          <pic:cNvPr id="1785398342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887042538" name="Picture">
+                  <wp:docPr id="466394278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887042538" name="Picture"/>
+                          <pic:cNvPr id="466394278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426843362" name="Picture">
+                  <wp:docPr id="1741888467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426843362" name="Picture"/>
+                          <pic:cNvPr id="1741888467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598757724" name="Picture">
+                  <wp:docPr id="1162098623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598757724" name="Picture"/>
+                          <pic:cNvPr id="1162098623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672206352" name="Picture">
+                        <wp:docPr id="1593838574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672206352" name="Picture"/>
+                                <pic:cNvPr id="1593838574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429786870" name="Picture">
+                        <wp:docPr id="1636169387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429786870" name="Picture"/>
+                                <pic:cNvPr id="1636169387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962591323" name="Picture">
+                  <wp:docPr id="1048960526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962591323" name="Picture"/>
+                          <pic:cNvPr id="1048960526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072465640" name="Picture">
+                  <wp:docPr id="2092500895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072465640" name="Picture"/>
+                          <pic:cNvPr id="2092500895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205656030" name="Picture">
+                  <wp:docPr id="540775999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205656030" name="Picture"/>
+                          <pic:cNvPr id="540775999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295096474" name="Picture">
+                  <wp:docPr id="1879414007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295096474" name="Picture"/>
+                          <pic:cNvPr id="1879414007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702661293" name="Picture">
+                  <wp:docPr id="1130031427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702661293" name="Picture"/>
+                          <pic:cNvPr id="1130031427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884782461" name="Picture">
+                  <wp:docPr id="314998337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884782461" name="Picture"/>
+                          <pic:cNvPr id="314998337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30122,57 +30122,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="33934088" name="Picture">
+                        <wp:docPr id="424006532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="33934088" name="Picture"/>
+                                <pic:cNvPr id="424006532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31679,57 +31679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495125190" name="Picture">
+                  <wp:docPr id="1503005902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495125190" name="Picture"/>
+                          <pic:cNvPr id="1503005902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31759,57 +31759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358668700" name="Picture">
+                  <wp:docPr id="1235595435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358668700" name="Picture"/>
+                          <pic:cNvPr id="1235595435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32304,57 +32304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370858688" name="Picture">
+                  <wp:docPr id="754533495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370858688" name="Picture"/>
+                          <pic:cNvPr id="754533495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34320,57 +34320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404452179" name="Picture">
+                  <wp:docPr id="1679802599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404452179" name="Picture"/>
+                          <pic:cNvPr id="1679802599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34409,57 +34409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762050832" name="Picture">
+                  <wp:docPr id="509878881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762050832" name="Picture"/>
+                          <pic:cNvPr id="509878881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35089,57 +35089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11004226" name="Picture">
+                  <wp:docPr id="1103710480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11004226" name="Picture"/>
+                          <pic:cNvPr id="1103710480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36150,57 +36150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500448066" name="Picture">
+                  <wp:docPr id="486679665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500448066" name="Picture"/>
+                          <pic:cNvPr id="486679665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36253,57 +36253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468499613" name="Picture">
+                  <wp:docPr id="641318265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468499613" name="Picture"/>
+                          <pic:cNvPr id="641318265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37711,57 +37711,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337513872" name="Picture">
+                  <wp:docPr id="1104758088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337513872" name="Picture"/>
+                          <pic:cNvPr id="1104758088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38908,57 +38908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180762381" name="Picture">
+                        <wp:docPr id="1942396890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180762381" name="Picture"/>
+                                <pic:cNvPr id="1942396890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41476,57 +41476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806965964" name="Picture">
+                  <wp:docPr id="1428183445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806965964" name="Picture"/>
+                          <pic:cNvPr id="1428183445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41565,57 +41565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380621812" name="Picture">
+                  <wp:docPr id="396208217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380621812" name="Picture"/>
+                          <pic:cNvPr id="396208217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42209,57 +42209,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485332953" name="Picture">
+                  <wp:docPr id="1357045055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485332953" name="Picture"/>
+                          <pic:cNvPr id="1357045055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43207,57 +43207,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599799306" name="Picture">
+                  <wp:docPr id="754987048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599799306" name="Picture"/>
+                          <pic:cNvPr id="754987048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43310,57 +43310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726560389" name="Picture">
+                  <wp:docPr id="282838062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726560389" name="Picture"/>
+                          <pic:cNvPr id="282838062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44687,57 +44687,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212130732" name="Picture">
+                  <wp:docPr id="1003517273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212130732" name="Picture"/>
+                          <pic:cNvPr id="1003517273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45830,57 +45830,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598873513" name="Picture">
+                        <wp:docPr id="29302688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598873513" name="Picture"/>
+                                <pic:cNvPr id="29302688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47051,57 +47051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165794760" name="Picture">
+                  <wp:docPr id="964548723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165794760" name="Picture"/>
+                          <pic:cNvPr id="964548723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47122,57 +47122,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493799126" name="Picture">
+                  <wp:docPr id="1839774225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493799126" name="Picture"/>
+                          <pic:cNvPr id="1839774225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47536,57 +47536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848723502" name="Picture">
+                  <wp:docPr id="818940571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848723502" name="Picture"/>
+                          <pic:cNvPr id="818940571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>