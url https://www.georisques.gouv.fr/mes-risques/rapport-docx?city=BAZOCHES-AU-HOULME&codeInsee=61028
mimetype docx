--- v0 (2026-08-19)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376650712" name="Picture">
+                  <wp:docPr id="1729012083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376650712" name="Picture"/>
+                          <pic:cNvPr id="1729012083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101473562" name="Picture">
+                  <wp:docPr id="1833618836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101473562" name="Picture"/>
+                          <pic:cNvPr id="1833618836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322897811" name="Picture">
+                        <wp:docPr id="755260602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322897811" name="Picture"/>
+                                <pic:cNvPr id="755260602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746388607" name="Picture">
+                  <wp:docPr id="1864623200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746388607" name="Picture"/>
+                          <pic:cNvPr id="1864623200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390770460" name="Picture">
+                  <wp:docPr id="709194590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390770460" name="Picture"/>
+                          <pic:cNvPr id="709194590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802966588" name="Picture">
+                  <wp:docPr id="109684381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802966588" name="Picture"/>
+                          <pic:cNvPr id="109684381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905943528" name="Picture">
+                  <wp:docPr id="843613829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905943528" name="Picture"/>
+                          <pic:cNvPr id="843613829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821825327" name="Picture">
+                  <wp:docPr id="1658652948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821825327" name="Picture"/>
+                          <pic:cNvPr id="1658652948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240281253" name="Picture">
+                        <wp:docPr id="1196744786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240281253" name="Picture"/>
+                                <pic:cNvPr id="1196744786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928116260" name="Picture">
+                        <wp:docPr id="1944552683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928116260" name="Picture"/>
+                                <pic:cNvPr id="1944552683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836837683" name="Picture">
+                        <wp:docPr id="1836815462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836837683" name="Picture"/>
+                                <pic:cNvPr id="1836815462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1061271603" name="Picture">
+                        <wp:docPr id="2077259969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1061271603" name="Picture"/>
+                                <pic:cNvPr id="2077259969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144203478" name="Picture">
+                        <wp:docPr id="92002833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144203478" name="Picture"/>
+                                <pic:cNvPr id="92002833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717982617" name="Picture">
+                        <wp:docPr id="312019016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717982617" name="Picture"/>
+                                <pic:cNvPr id="312019016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654801669" name="Picture">
+                        <wp:docPr id="1316886442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654801669" name="Picture"/>
+                                <pic:cNvPr id="1316886442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1669618487" name="Picture">
+                        <wp:docPr id="1843722181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1669618487" name="Picture"/>
+                                <pic:cNvPr id="1843722181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202543045" name="Picture">
+                        <wp:docPr id="2069066653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202543045" name="Picture"/>
+                                <pic:cNvPr id="2069066653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928768623" name="Picture">
+                        <wp:docPr id="1022355555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928768623" name="Picture"/>
+                                <pic:cNvPr id="1022355555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564791531" name="Picture">
+                        <wp:docPr id="1831847291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564791531" name="Picture"/>
+                                <pic:cNvPr id="1831847291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="324156866" name="Picture">
+                        <wp:docPr id="351251511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="324156866" name="Picture"/>
+                                <pic:cNvPr id="351251511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476594012" name="Picture">
+                        <wp:docPr id="1767528423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476594012" name="Picture"/>
+                                <pic:cNvPr id="1767528423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1222286355" name="Picture">
+                        <wp:docPr id="1852382223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1222286355" name="Picture"/>
+                                <pic:cNvPr id="1852382223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300919389" name="Picture">
+                        <wp:docPr id="928607213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300919389" name="Picture"/>
+                                <pic:cNvPr id="928607213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100643008" name="Picture">
+                  <wp:docPr id="1230977834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100643008" name="Picture"/>
+                          <pic:cNvPr id="1230977834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73666951" name="Picture">
+                  <wp:docPr id="1168428278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73666951" name="Picture"/>
+                          <pic:cNvPr id="1168428278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480032718" name="Picture">
+                  <wp:docPr id="117817089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480032718" name="Picture"/>
+                          <pic:cNvPr id="117817089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243740515" name="Picture">
+                  <wp:docPr id="1721339435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243740515" name="Picture"/>
+                          <pic:cNvPr id="1721339435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882643038" name="Picture">
+                  <wp:docPr id="2147018843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882643038" name="Picture"/>
+                          <pic:cNvPr id="2147018843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080119041" name="Picture">
+                  <wp:docPr id="1767571042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080119041" name="Picture"/>
+                          <pic:cNvPr id="1767571042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576459449" name="Picture">
+                        <wp:docPr id="465751149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576459449" name="Picture"/>
+                                <pic:cNvPr id="465751149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916652817" name="Picture">
+                  <wp:docPr id="533731446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916652817" name="Picture"/>
+                          <pic:cNvPr id="533731446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047638737" name="Picture">
+                  <wp:docPr id="97763257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047638737" name="Picture"/>
+                          <pic:cNvPr id="97763257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948400371" name="Picture">
+                  <wp:docPr id="142584522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948400371" name="Picture"/>
+                          <pic:cNvPr id="142584522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316153097" name="Picture">
+                  <wp:docPr id="1215703183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316153097" name="Picture"/>
+                          <pic:cNvPr id="1215703183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689853467" name="Picture">
+                  <wp:docPr id="1514724814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689853467" name="Picture"/>
+                          <pic:cNvPr id="1514724814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419499767" name="Picture">
+                  <wp:docPr id="4288083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419499767" name="Picture"/>
+                          <pic:cNvPr id="4288083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293164573" name="Picture">
+                        <wp:docPr id="1820326942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293164573" name="Picture"/>
+                                <pic:cNvPr id="1820326942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065464935" name="Picture">
+                        <wp:docPr id="714359083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065464935" name="Picture"/>
+                                <pic:cNvPr id="714359083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400471362" name="Picture">
+                  <wp:docPr id="966313835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400471362" name="Picture"/>
+                          <pic:cNvPr id="966313835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046937805" name="Picture">
+                  <wp:docPr id="297403890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046937805" name="Picture"/>
+                          <pic:cNvPr id="297403890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029826487" name="Picture">
+                  <wp:docPr id="1571507459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029826487" name="Picture"/>
+                          <pic:cNvPr id="1571507459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643851744" name="Picture">
+                  <wp:docPr id="1341861684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643851744" name="Picture"/>
+                          <pic:cNvPr id="1341861684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653467554" name="Picture">
+                  <wp:docPr id="1371321335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653467554" name="Picture"/>
+                          <pic:cNvPr id="1371321335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850913004" name="Picture">
+                  <wp:docPr id="906606330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850913004" name="Picture"/>
+                          <pic:cNvPr id="906606330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360193899" name="Picture">
+                        <wp:docPr id="1600140563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360193899" name="Picture"/>
+                                <pic:cNvPr id="1600140563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859520760" name="Picture">
+                  <wp:docPr id="614856291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859520760" name="Picture"/>
+                          <pic:cNvPr id="614856291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722823005" name="Picture">
+                  <wp:docPr id="1384880784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722823005" name="Picture"/>
+                          <pic:cNvPr id="1384880784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125118297" name="Picture">
+                  <wp:docPr id="1775963189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125118297" name="Picture"/>
+                          <pic:cNvPr id="1775963189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737036369" name="Picture">
+                  <wp:docPr id="1606310944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737036369" name="Picture"/>
+                          <pic:cNvPr id="1606310944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567770479" name="Picture">
+                  <wp:docPr id="237285735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567770479" name="Picture"/>
+                          <pic:cNvPr id="237285735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304247357" name="Picture">
+                  <wp:docPr id="1180080471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304247357" name="Picture"/>
+                          <pic:cNvPr id="1180080471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="758015236" name="Picture">
+                        <wp:docPr id="1647813922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="758015236" name="Picture"/>
+                                <pic:cNvPr id="1647813922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147614855" name="Picture">
+                  <wp:docPr id="1989200448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147614855" name="Picture"/>
+                          <pic:cNvPr id="1989200448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448757066" name="Picture">
+                  <wp:docPr id="693206789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448757066" name="Picture"/>
+                          <pic:cNvPr id="693206789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605405933" name="Picture">
+                  <wp:docPr id="1911588793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605405933" name="Picture"/>
+                          <pic:cNvPr id="1911588793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605696347" name="Picture">
+                  <wp:docPr id="570616164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605696347" name="Picture"/>
+                          <pic:cNvPr id="570616164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553220926" name="Picture">
+                  <wp:docPr id="768315624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553220926" name="Picture"/>
+                          <pic:cNvPr id="768315624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40388,51 +40388,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087281295" name="Picture">
+                  <wp:docPr id="68858469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087281295" name="Picture"/>
+                          <pic:cNvPr id="68858469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261560635" name="Picture">
+                  <wp:docPr id="263068729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261560635" name="Picture"/>
+                          <pic:cNvPr id="263068729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80742767" name="Picture">
+                  <wp:docPr id="771031817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80742767" name="Picture"/>
+                          <pic:cNvPr id="771031817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798730883" name="Picture">
+                  <wp:docPr id="467704141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798730883" name="Picture"/>
+                          <pic:cNvPr id="467704141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43404,51 +43404,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43651,167 +43651,325 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3797629" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3797629</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OGER Benadette</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3797547" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3797547</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -44299,50 +44457,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>