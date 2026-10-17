--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527659293" name="Picture">
+                  <wp:docPr id="749317283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527659293" name="Picture"/>
+                          <pic:cNvPr id="749317283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862512042" name="Picture">
+                  <wp:docPr id="1498849514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862512042" name="Picture"/>
+                          <pic:cNvPr id="1498849514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531008846" name="Picture">
+                        <wp:docPr id="1072599922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531008846" name="Picture"/>
+                                <pic:cNvPr id="1072599922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786826258" name="Picture">
+                  <wp:docPr id="18540364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786826258" name="Picture"/>
+                          <pic:cNvPr id="18540364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556545719" name="Picture">
+                  <wp:docPr id="147514472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556545719" name="Picture"/>
+                          <pic:cNvPr id="147514472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395097687" name="Picture">
+                  <wp:docPr id="728536286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395097687" name="Picture"/>
+                          <pic:cNvPr id="728536286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127813379" name="Picture">
+                  <wp:docPr id="1446508598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127813379" name="Picture"/>
+                          <pic:cNvPr id="1446508598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565069125" name="Picture">
+                  <wp:docPr id="799272364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565069125" name="Picture"/>
+                          <pic:cNvPr id="799272364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263300035" name="Picture">
+                        <wp:docPr id="1157807388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263300035" name="Picture"/>
+                                <pic:cNvPr id="1157807388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246522845" name="Picture">
+                        <wp:docPr id="1933628295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246522845" name="Picture"/>
+                                <pic:cNvPr id="1933628295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="357526886" name="Picture">
+                        <wp:docPr id="1479061345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="357526886" name="Picture"/>
+                                <pic:cNvPr id="1479061345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378951854" name="Picture">
+                        <wp:docPr id="508856393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378951854" name="Picture"/>
+                                <pic:cNvPr id="508856393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2038005508" name="Picture">
+                        <wp:docPr id="172766310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2038005508" name="Picture"/>
+                                <pic:cNvPr id="172766310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208020602" name="Picture">
+                        <wp:docPr id="1466572290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208020602" name="Picture"/>
+                                <pic:cNvPr id="1466572290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490502877" name="Picture">
+                        <wp:docPr id="1770229931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490502877" name="Picture"/>
+                                <pic:cNvPr id="1770229931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="249484730" name="Picture">
+                        <wp:docPr id="150826109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="249484730" name="Picture"/>
+                                <pic:cNvPr id="150826109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576334417" name="Picture">
+                        <wp:docPr id="2123558865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576334417" name="Picture"/>
+                                <pic:cNvPr id="2123558865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704084321" name="Picture">
+                        <wp:docPr id="1614448554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704084321" name="Picture"/>
+                                <pic:cNvPr id="1614448554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241313541" name="Picture">
+                        <wp:docPr id="1957454929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241313541" name="Picture"/>
+                                <pic:cNvPr id="1957454929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36694382" name="Picture">
+                        <wp:docPr id="1986812508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36694382" name="Picture"/>
+                                <pic:cNvPr id="1986812508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672262760" name="Picture">
+                        <wp:docPr id="1674051117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672262760" name="Picture"/>
+                                <pic:cNvPr id="1674051117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358370094" name="Picture">
+                        <wp:docPr id="2008920907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358370094" name="Picture"/>
+                                <pic:cNvPr id="2008920907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="292267688" name="Picture">
+                        <wp:docPr id="51860028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="292267688" name="Picture"/>
+                                <pic:cNvPr id="51860028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038455344" name="Picture">
+                  <wp:docPr id="1953669537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038455344" name="Picture"/>
+                          <pic:cNvPr id="1953669537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744810640" name="Picture">
+                  <wp:docPr id="738090669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744810640" name="Picture"/>
+                          <pic:cNvPr id="738090669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989801369" name="Picture">
+                  <wp:docPr id="1285812193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989801369" name="Picture"/>
+                          <pic:cNvPr id="1285812193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858314242" name="Picture">
+                  <wp:docPr id="2133447833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858314242" name="Picture"/>
+                          <pic:cNvPr id="2133447833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969530876" name="Picture">
+                  <wp:docPr id="1486736595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969530876" name="Picture"/>
+                          <pic:cNvPr id="1486736595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471647413" name="Picture">
+                  <wp:docPr id="471122496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471647413" name="Picture"/>
+                          <pic:cNvPr id="471122496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338930229" name="Picture">
+                        <wp:docPr id="810498188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338930229" name="Picture"/>
+                                <pic:cNvPr id="810498188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803867689" name="Picture">
+                  <wp:docPr id="1818345164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803867689" name="Picture"/>
+                          <pic:cNvPr id="1818345164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342624143" name="Picture">
+                  <wp:docPr id="1844954269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342624143" name="Picture"/>
+                          <pic:cNvPr id="1844954269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817536614" name="Picture">
+                  <wp:docPr id="615848695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817536614" name="Picture"/>
+                          <pic:cNvPr id="615848695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84376295" name="Picture">
+                  <wp:docPr id="1085408551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84376295" name="Picture"/>
+                          <pic:cNvPr id="1085408551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801515966" name="Picture">
+                  <wp:docPr id="1376682401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801515966" name="Picture"/>
+                          <pic:cNvPr id="1376682401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783326675" name="Picture">
+                  <wp:docPr id="516345701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783326675" name="Picture"/>
+                          <pic:cNvPr id="516345701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409997100" name="Picture">
+                        <wp:docPr id="1921750493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409997100" name="Picture"/>
+                                <pic:cNvPr id="1921750493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650379791" name="Picture">
+                  <wp:docPr id="1536982735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650379791" name="Picture"/>
+                          <pic:cNvPr id="1536982735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414332485" name="Picture">
+                  <wp:docPr id="135756471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414332485" name="Picture"/>
+                          <pic:cNvPr id="135756471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797857561" name="Picture">
+                  <wp:docPr id="803261538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797857561" name="Picture"/>
+                          <pic:cNvPr id="803261538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060551120" name="Picture">
+                  <wp:docPr id="193720846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060551120" name="Picture"/>
+                          <pic:cNvPr id="193720846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432992535" name="Picture">
+                  <wp:docPr id="120901801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432992535" name="Picture"/>
+                          <pic:cNvPr id="120901801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906815394" name="Picture">
+                  <wp:docPr id="1426126703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906815394" name="Picture"/>
+                          <pic:cNvPr id="1426126703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395251847" name="Picture">
+                  <wp:docPr id="850907621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395251847" name="Picture"/>
+                          <pic:cNvPr id="850907621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977908062" name="Picture">
+                  <wp:docPr id="1081230457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977908062" name="Picture"/>
+                          <pic:cNvPr id="1081230457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694326565" name="Picture">
+                  <wp:docPr id="1479661895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694326565" name="Picture"/>
+                          <pic:cNvPr id="1479661895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285088056" name="Picture">
+                  <wp:docPr id="171796321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285088056" name="Picture"/>
+                          <pic:cNvPr id="171796321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472297044" name="Picture">
+                  <wp:docPr id="1394900516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472297044" name="Picture"/>
+                          <pic:cNvPr id="1394900516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899676007" name="Picture">
+                  <wp:docPr id="1974847792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899676007" name="Picture"/>
+                          <pic:cNvPr id="1974847792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664583319" name="Picture">
+                        <wp:docPr id="1916060161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664583319" name="Picture"/>
+                                <pic:cNvPr id="1916060161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38103,57 +38103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101204688" name="Picture">
+                  <wp:docPr id="778286924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101204688" name="Picture"/>
+                          <pic:cNvPr id="778286924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38192,57 +38192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318333650" name="Picture">
+                  <wp:docPr id="419693085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318333650" name="Picture"/>
+                          <pic:cNvPr id="419693085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38836,57 +38836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294290212" name="Picture">
+                  <wp:docPr id="1299509238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294290212" name="Picture"/>
+                          <pic:cNvPr id="1299509238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39834,57 +39834,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123587549" name="Picture">
+                  <wp:docPr id="93582521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123587549" name="Picture"/>
+                          <pic:cNvPr id="93582521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39937,57 +39937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307033641" name="Picture">
+                  <wp:docPr id="485086245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307033641" name="Picture"/>
+                          <pic:cNvPr id="485086245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41314,57 +41314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853871691" name="Picture">
+                  <wp:docPr id="1981602789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853871691" name="Picture"/>
+                          <pic:cNvPr id="1981602789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42457,57 +42457,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192032907" name="Picture">
+                        <wp:docPr id="930562267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192032907" name="Picture"/>
+                                <pic:cNvPr id="930562267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43728,57 +43728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47804783" name="Picture">
+                  <wp:docPr id="1164284730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47804783" name="Picture"/>
+                          <pic:cNvPr id="1164284730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43808,57 +43808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172099156" name="Picture">
+                  <wp:docPr id="1811984122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172099156" name="Picture"/>
+                          <pic:cNvPr id="1811984122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638389785" name="Picture">
+                  <wp:docPr id="789757849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638389785" name="Picture"/>
+                          <pic:cNvPr id="789757849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45882,57 +45882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712645233" name="Picture">
+                  <wp:docPr id="183982008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712645233" name="Picture"/>
+                          <pic:cNvPr id="183982008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45953,57 +45953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164564119" name="Picture">
+                  <wp:docPr id="1667850082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164564119" name="Picture"/>
+                          <pic:cNvPr id="1667850082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46367,57 +46367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441563443" name="Picture">
+                  <wp:docPr id="1505614561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441563443" name="Picture"/>
+                          <pic:cNvPr id="1505614561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>