--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621914528" name="Picture">
+                  <wp:docPr id="868298613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621914528" name="Picture"/>
+                          <pic:cNvPr id="868298613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531131694" name="Picture">
+                  <wp:docPr id="1577572692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531131694" name="Picture"/>
+                          <pic:cNvPr id="1577572692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1268391534" name="Picture">
+                        <wp:docPr id="1319731629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1268391534" name="Picture"/>
+                                <pic:cNvPr id="1319731629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717418685" name="Picture">
+                  <wp:docPr id="1416576945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717418685" name="Picture"/>
+                          <pic:cNvPr id="1416576945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782391761" name="Picture">
+                  <wp:docPr id="2093561995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782391761" name="Picture"/>
+                          <pic:cNvPr id="2093561995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583039141" name="Picture">
+                  <wp:docPr id="694292937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583039141" name="Picture"/>
+                          <pic:cNvPr id="694292937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421313472" name="Picture">
+                  <wp:docPr id="260221581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421313472" name="Picture"/>
+                          <pic:cNvPr id="260221581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48728749" name="Picture">
+                  <wp:docPr id="1102943722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48728749" name="Picture"/>
+                          <pic:cNvPr id="1102943722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1575981368" name="Picture">
+                        <wp:docPr id="2027778602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1575981368" name="Picture"/>
+                                <pic:cNvPr id="2027778602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226560073" name="Picture">
+                        <wp:docPr id="988484088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226560073" name="Picture"/>
+                                <pic:cNvPr id="988484088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140012752" name="Picture">
+                        <wp:docPr id="1726400328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140012752" name="Picture"/>
+                                <pic:cNvPr id="1726400328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96879387" name="Picture">
+                        <wp:docPr id="723088462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96879387" name="Picture"/>
+                                <pic:cNvPr id="723088462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598643248" name="Picture">
+                        <wp:docPr id="708223304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598643248" name="Picture"/>
+                                <pic:cNvPr id="708223304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273517797" name="Picture">
+                        <wp:docPr id="1502520587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273517797" name="Picture"/>
+                                <pic:cNvPr id="1502520587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031442082" name="Picture">
+                        <wp:docPr id="400564893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031442082" name="Picture"/>
+                                <pic:cNvPr id="400564893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122849317" name="Picture">
+                        <wp:docPr id="903125706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122849317" name="Picture"/>
+                                <pic:cNvPr id="903125706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63838219" name="Picture">
+                        <wp:docPr id="1745469004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63838219" name="Picture"/>
+                                <pic:cNvPr id="1745469004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598647557" name="Picture">
+                        <wp:docPr id="1725095896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598647557" name="Picture"/>
+                                <pic:cNvPr id="1725095896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780475023" name="Picture">
+                        <wp:docPr id="1488061585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780475023" name="Picture"/>
+                                <pic:cNvPr id="1488061585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1624204505" name="Picture">
+                        <wp:docPr id="1353037919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1624204505" name="Picture"/>
+                                <pic:cNvPr id="1353037919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804538298" name="Picture">
+                  <wp:docPr id="2118445375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804538298" name="Picture"/>
+                          <pic:cNvPr id="2118445375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461365003" name="Picture">
+                  <wp:docPr id="1479120766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461365003" name="Picture"/>
+                          <pic:cNvPr id="1479120766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508542154" name="Picture">
+                  <wp:docPr id="715260933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508542154" name="Picture"/>
+                          <pic:cNvPr id="715260933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771928965" name="Picture">
+                  <wp:docPr id="220756612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771928965" name="Picture"/>
+                          <pic:cNvPr id="220756612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066083649" name="Picture">
+                  <wp:docPr id="2002975536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066083649" name="Picture"/>
+                          <pic:cNvPr id="2002975536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214827370" name="Picture">
+                  <wp:docPr id="851694277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214827370" name="Picture"/>
+                          <pic:cNvPr id="851694277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399595779" name="Picture">
+                        <wp:docPr id="1682042717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399595779" name="Picture"/>
+                                <pic:cNvPr id="1682042717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365215636" name="Picture">
+                  <wp:docPr id="393989209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365215636" name="Picture"/>
+                          <pic:cNvPr id="393989209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678143247" name="Picture">
+                  <wp:docPr id="937252050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678143247" name="Picture"/>
+                          <pic:cNvPr id="937252050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710226213" name="Picture">
+                  <wp:docPr id="1867850234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710226213" name="Picture"/>
+                          <pic:cNvPr id="1867850234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184440263" name="Picture">
+                  <wp:docPr id="1535723461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184440263" name="Picture"/>
+                          <pic:cNvPr id="1535723461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_18.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913108514" name="Picture">
+                  <wp:docPr id="1959507252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913108514" name="Picture"/>
+                          <pic:cNvPr id="1959507252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891376323" name="Picture">
+                  <wp:docPr id="1602687276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891376323" name="Picture"/>
+                          <pic:cNvPr id="1602687276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511119752" name="Picture">
+                        <wp:docPr id="595109256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511119752" name="Picture"/>
+                                <pic:cNvPr id="595109256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192166585" name="Picture">
+                        <wp:docPr id="2091201505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192166585" name="Picture"/>
+                                <pic:cNvPr id="2091201505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24586,57 +24586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143716388" name="Picture">
+                  <wp:docPr id="720336600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143716388" name="Picture"/>
+                          <pic:cNvPr id="720336600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24666,57 +24666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809106078" name="Picture">
+                  <wp:docPr id="213275088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809106078" name="Picture"/>
+                          <pic:cNvPr id="213275088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25211,57 +25211,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142156272" name="Picture">
+                  <wp:docPr id="1116403663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142156272" name="Picture"/>
+                          <pic:cNvPr id="1116403663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26938,57 +26938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423892030" name="Picture">
+                  <wp:docPr id="1866020908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423892030" name="Picture"/>
+                          <pic:cNvPr id="1866020908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27027,57 +27027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734802737" name="Picture">
+                  <wp:docPr id="1363139786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734802737" name="Picture"/>
+                          <pic:cNvPr id="1363139786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27671,57 +27671,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885012435" name="Picture">
+                  <wp:docPr id="1142844845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885012435" name="Picture"/>
+                          <pic:cNvPr id="1142844845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28669,57 +28669,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021639306" name="Picture">
+                  <wp:docPr id="1673743561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021639306" name="Picture"/>
+                          <pic:cNvPr id="1673743561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28772,57 +28772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485411282" name="Picture">
+                  <wp:docPr id="227875606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485411282" name="Picture"/>
+                          <pic:cNvPr id="227875606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30149,57 +30149,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831769520" name="Picture">
+                  <wp:docPr id="2023375527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831769520" name="Picture"/>
+                          <pic:cNvPr id="2023375527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31292,57 +31292,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729352574" name="Picture">
+                        <wp:docPr id="1914902743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729352574" name="Picture"/>
+                                <pic:cNvPr id="1914902743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32653,57 +32653,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853772980" name="Picture">
+                  <wp:docPr id="1476846414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853772980" name="Picture"/>
+                          <pic:cNvPr id="1476846414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32742,57 +32742,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372237799" name="Picture">
+                  <wp:docPr id="275001764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372237799" name="Picture"/>
+                          <pic:cNvPr id="275001764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33386,57 +33386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149969952" name="Picture">
+                  <wp:docPr id="975063724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149969952" name="Picture"/>
+                          <pic:cNvPr id="975063724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34384,57 +34384,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219093120" name="Picture">
+                  <wp:docPr id="506763208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219093120" name="Picture"/>
+                          <pic:cNvPr id="506763208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34487,57 +34487,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918256831" name="Picture">
+                  <wp:docPr id="1724206059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918256831" name="Picture"/>
+                          <pic:cNvPr id="1724206059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35864,57 +35864,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512793777" name="Picture">
+                  <wp:docPr id="1016579926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512793777" name="Picture"/>
+                          <pic:cNvPr id="1016579926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37007,57 +37007,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223441202" name="Picture">
+                        <wp:docPr id="1481417803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223441202" name="Picture"/>
+                                <pic:cNvPr id="1481417803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38228,57 +38228,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389943613" name="Picture">
+                  <wp:docPr id="1516467555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389943613" name="Picture"/>
+                          <pic:cNvPr id="1516467555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38299,57 +38299,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128514839" name="Picture">
+                  <wp:docPr id="538005434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128514839" name="Picture"/>
+                          <pic:cNvPr id="538005434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38713,57 +38713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589526713" name="Picture">
+                  <wp:docPr id="742856915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589526713" name="Picture"/>
+                          <pic:cNvPr id="742856915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>