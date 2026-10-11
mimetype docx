--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516577023" name="Picture">
+                  <wp:docPr id="2090925957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516577023" name="Picture"/>
+                          <pic:cNvPr id="2090925957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3109714" name="Picture">
+                  <wp:docPr id="1681502572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3109714" name="Picture"/>
+                          <pic:cNvPr id="1681502572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538364758" name="Picture">
+                        <wp:docPr id="1440359108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538364758" name="Picture"/>
+                                <pic:cNvPr id="1440359108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506580207" name="Picture">
+                  <wp:docPr id="1784369977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506580207" name="Picture"/>
+                          <pic:cNvPr id="1784369977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327735546" name="Picture">
+                  <wp:docPr id="1567818177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327735546" name="Picture"/>
+                          <pic:cNvPr id="1567818177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598587271" name="Picture">
+                  <wp:docPr id="1377935520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598587271" name="Picture"/>
+                          <pic:cNvPr id="1377935520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093665388" name="Picture">
+                  <wp:docPr id="82486121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093665388" name="Picture"/>
+                          <pic:cNvPr id="82486121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571588157" name="Picture">
+                  <wp:docPr id="254290174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571588157" name="Picture"/>
+                          <pic:cNvPr id="254290174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465374861" name="Picture">
+                        <wp:docPr id="665629972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465374861" name="Picture"/>
+                                <pic:cNvPr id="665629972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890866116" name="Picture">
+                        <wp:docPr id="1774123923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890866116" name="Picture"/>
+                                <pic:cNvPr id="1774123923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174939836" name="Picture">
+                        <wp:docPr id="2082668413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174939836" name="Picture"/>
+                                <pic:cNvPr id="2082668413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173161517" name="Picture">
+                        <wp:docPr id="173964447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173161517" name="Picture"/>
+                                <pic:cNvPr id="173964447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="904438899" name="Picture">
+                        <wp:docPr id="1096038201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="904438899" name="Picture"/>
+                                <pic:cNvPr id="1096038201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1125579981" name="Picture">
+                        <wp:docPr id="918996240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1125579981" name="Picture"/>
+                                <pic:cNvPr id="918996240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070002965" name="Picture">
+                        <wp:docPr id="2142783167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070002965" name="Picture"/>
+                                <pic:cNvPr id="2142783167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="814477102" name="Picture">
+                        <wp:docPr id="93789264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="814477102" name="Picture"/>
+                                <pic:cNvPr id="93789264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410322502" name="Picture">
+                        <wp:docPr id="1800782578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410322502" name="Picture"/>
+                                <pic:cNvPr id="1800782578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909854131" name="Picture">
+                        <wp:docPr id="1819386671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909854131" name="Picture"/>
+                                <pic:cNvPr id="1819386671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069120021" name="Picture">
+                        <wp:docPr id="1674380729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069120021" name="Picture"/>
+                                <pic:cNvPr id="1674380729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085860977" name="Picture">
+                        <wp:docPr id="940147351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085860977" name="Picture"/>
+                                <pic:cNvPr id="940147351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1929760540" name="Picture">
+                        <wp:docPr id="2125658419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1929760540" name="Picture"/>
+                                <pic:cNvPr id="2125658419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002631992" name="Picture">
+                        <wp:docPr id="965747907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002631992" name="Picture"/>
+                                <pic:cNvPr id="965747907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77517462" name="Picture">
+                        <wp:docPr id="1851741222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77517462" name="Picture"/>
+                                <pic:cNvPr id="1851741222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145857110" name="Picture">
+                  <wp:docPr id="306485752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145857110" name="Picture"/>
+                          <pic:cNvPr id="306485752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936745686" name="Picture">
+                  <wp:docPr id="1488219957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936745686" name="Picture"/>
+                          <pic:cNvPr id="1488219957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284380170" name="Picture">
+                  <wp:docPr id="1104653497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284380170" name="Picture"/>
+                          <pic:cNvPr id="1104653497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809686269" name="Picture">
+                  <wp:docPr id="484165919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809686269" name="Picture"/>
+                          <pic:cNvPr id="484165919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403655755" name="Picture">
+                  <wp:docPr id="735010251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403655755" name="Picture"/>
+                          <pic:cNvPr id="735010251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863966885" name="Picture">
+                  <wp:docPr id="616817175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863966885" name="Picture"/>
+                          <pic:cNvPr id="616817175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046564709" name="Picture">
+                        <wp:docPr id="1265402223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046564709" name="Picture"/>
+                                <pic:cNvPr id="1265402223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024504701" name="Picture">
+                  <wp:docPr id="880380837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024504701" name="Picture"/>
+                          <pic:cNvPr id="880380837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292220844" name="Picture">
+                  <wp:docPr id="1880250445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292220844" name="Picture"/>
+                          <pic:cNvPr id="1880250445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032913678" name="Picture">
+                  <wp:docPr id="1599789273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032913678" name="Picture"/>
+                          <pic:cNvPr id="1599789273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145956387" name="Picture">
+                  <wp:docPr id="1543121199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145956387" name="Picture"/>
+                          <pic:cNvPr id="1543121199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847550748" name="Picture">
+                  <wp:docPr id="1175910139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847550748" name="Picture"/>
+                          <pic:cNvPr id="1175910139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530204724" name="Picture">
+                  <wp:docPr id="348518337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530204724" name="Picture"/>
+                          <pic:cNvPr id="348518337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715332089" name="Picture">
+                        <wp:docPr id="811083999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715332089" name="Picture"/>
+                                <pic:cNvPr id="811083999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511089066" name="Picture">
+                        <wp:docPr id="1306539411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511089066" name="Picture"/>
+                                <pic:cNvPr id="1306539411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883898229" name="Picture">
+                  <wp:docPr id="211183643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883898229" name="Picture"/>
+                          <pic:cNvPr id="211183643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346433338" name="Picture">
+                  <wp:docPr id="688245149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346433338" name="Picture"/>
+                          <pic:cNvPr id="688245149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361026362" name="Picture">
+                  <wp:docPr id="1197557664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361026362" name="Picture"/>
+                          <pic:cNvPr id="1197557664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77093805" name="Picture">
+                  <wp:docPr id="249743946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77093805" name="Picture"/>
+                          <pic:cNvPr id="249743946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974489548" name="Picture">
+                  <wp:docPr id="1161981963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974489548" name="Picture"/>
+                          <pic:cNvPr id="1161981963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459018198" name="Picture">
+                  <wp:docPr id="1073211476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459018198" name="Picture"/>
+                          <pic:cNvPr id="1073211476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294157251" name="Picture">
+                  <wp:docPr id="1326773621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294157251" name="Picture"/>
+                          <pic:cNvPr id="1326773621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922407182" name="Picture">
+                  <wp:docPr id="1335955851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922407182" name="Picture"/>
+                          <pic:cNvPr id="1335955851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915833234" name="Picture">
+                  <wp:docPr id="1050614443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915833234" name="Picture"/>
+                          <pic:cNvPr id="1050614443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502078349" name="Picture">
+                  <wp:docPr id="559264571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502078349" name="Picture"/>
+                          <pic:cNvPr id="559264571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884056252" name="Picture">
+                  <wp:docPr id="1845192431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884056252" name="Picture"/>
+                          <pic:cNvPr id="1845192431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993815715" name="Picture">
+                  <wp:docPr id="2111945858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993815715" name="Picture"/>
+                          <pic:cNvPr id="2111945858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715928757" name="Picture">
+                        <wp:docPr id="46665737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715928757" name="Picture"/>
+                                <pic:cNvPr id="46665737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702980973" name="Picture">
+                  <wp:docPr id="1916643710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702980973" name="Picture"/>
+                          <pic:cNvPr id="1916643710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082880428" name="Picture">
+                  <wp:docPr id="1656273919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082880428" name="Picture"/>
+                          <pic:cNvPr id="1656273919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243345908" name="Picture">
+                  <wp:docPr id="1832078391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243345908" name="Picture"/>
+                          <pic:cNvPr id="1832078391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969659918" name="Picture">
+                  <wp:docPr id="99063552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969659918" name="Picture"/>
+                          <pic:cNvPr id="99063552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704081540" name="Picture">
+                  <wp:docPr id="1812094579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704081540" name="Picture"/>
+                          <pic:cNvPr id="1812094579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015354254" name="Picture">
+                  <wp:docPr id="32033607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015354254" name="Picture"/>
+                          <pic:cNvPr id="32033607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751461035" name="Picture">
+                        <wp:docPr id="1938103361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751461035" name="Picture"/>
+                                <pic:cNvPr id="1938103361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819536370" name="Picture">
+                  <wp:docPr id="510064198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819536370" name="Picture"/>
+                          <pic:cNvPr id="510064198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414464409" name="Picture">
+                  <wp:docPr id="1203264083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414464409" name="Picture"/>
+                          <pic:cNvPr id="1203264083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993123402" name="Picture">
+                  <wp:docPr id="268081157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993123402" name="Picture"/>
+                          <pic:cNvPr id="268081157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46255,57 +46255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005066920" name="Picture">
+                  <wp:docPr id="148737944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005066920" name="Picture"/>
+                          <pic:cNvPr id="148737944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46326,57 +46326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313043248" name="Picture">
+                  <wp:docPr id="229783058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313043248" name="Picture"/>
+                          <pic:cNvPr id="229783058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46740,57 +46740,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074420542" name="Picture">
+                  <wp:docPr id="1448324369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074420542" name="Picture"/>
+                          <pic:cNvPr id="1448324369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>