--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410326068" name="Picture">
+                  <wp:docPr id="594173716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410326068" name="Picture"/>
+                          <pic:cNvPr id="594173716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767168933" name="Picture">
+                  <wp:docPr id="422593110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767168933" name="Picture"/>
+                          <pic:cNvPr id="422593110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835148861" name="Picture">
+                        <wp:docPr id="101716524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835148861" name="Picture"/>
+                                <pic:cNvPr id="101716524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682299903" name="Picture">
+                  <wp:docPr id="2134987264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682299903" name="Picture"/>
+                          <pic:cNvPr id="2134987264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577886879" name="Picture">
+                  <wp:docPr id="1490569901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577886879" name="Picture"/>
+                          <pic:cNvPr id="1490569901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422517155" name="Picture">
+                  <wp:docPr id="470793749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422517155" name="Picture"/>
+                          <pic:cNvPr id="470793749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761934414" name="Picture">
+                  <wp:docPr id="1320028234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761934414" name="Picture"/>
+                          <pic:cNvPr id="1320028234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103142515" name="Picture">
+                  <wp:docPr id="1596408913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103142515" name="Picture"/>
+                          <pic:cNvPr id="1596408913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265622983" name="Picture">
+                        <wp:docPr id="2059712426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265622983" name="Picture"/>
+                                <pic:cNvPr id="2059712426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883406224" name="Picture">
+                        <wp:docPr id="1815113879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883406224" name="Picture"/>
+                                <pic:cNvPr id="1815113879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447701023" name="Picture">
+                        <wp:docPr id="543902879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447701023" name="Picture"/>
+                                <pic:cNvPr id="543902879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047454164" name="Picture">
+                        <wp:docPr id="185424870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047454164" name="Picture"/>
+                                <pic:cNvPr id="185424870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867515368" name="Picture">
+                        <wp:docPr id="822451088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867515368" name="Picture"/>
+                                <pic:cNvPr id="822451088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079285942" name="Picture">
+                        <wp:docPr id="1489202047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079285942" name="Picture"/>
+                                <pic:cNvPr id="1489202047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378437942" name="Picture">
+                        <wp:docPr id="1746446927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378437942" name="Picture"/>
+                                <pic:cNvPr id="1746446927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="428700231" name="Picture">
+                        <wp:docPr id="2021393463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="428700231" name="Picture"/>
+                                <pic:cNvPr id="2021393463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1707252005" name="Picture">
+                        <wp:docPr id="1802969158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1707252005" name="Picture"/>
+                                <pic:cNvPr id="1802969158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314234513" name="Picture">
+                        <wp:docPr id="1100296261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314234513" name="Picture"/>
+                                <pic:cNvPr id="1100296261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956796646" name="Picture">
+                        <wp:docPr id="1674983068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956796646" name="Picture"/>
+                                <pic:cNvPr id="1674983068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130551196" name="Picture">
+                        <wp:docPr id="2053248648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130551196" name="Picture"/>
+                                <pic:cNvPr id="2053248648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1954639921" name="Picture">
+                        <wp:docPr id="2099613888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1954639921" name="Picture"/>
+                                <pic:cNvPr id="2099613888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284288746" name="Picture">
+                        <wp:docPr id="1724657738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284288746" name="Picture"/>
+                                <pic:cNvPr id="1724657738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193628225" name="Picture">
+                        <wp:docPr id="353565541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193628225" name="Picture"/>
+                                <pic:cNvPr id="353565541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075334502" name="Picture">
+                  <wp:docPr id="71026614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075334502" name="Picture"/>
+                          <pic:cNvPr id="71026614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458651897" name="Picture">
+                  <wp:docPr id="1993335601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458651897" name="Picture"/>
+                          <pic:cNvPr id="1993335601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053174240" name="Picture">
+                  <wp:docPr id="1375204286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053174240" name="Picture"/>
+                          <pic:cNvPr id="1375204286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981620457" name="Picture">
+                  <wp:docPr id="1470506439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981620457" name="Picture"/>
+                          <pic:cNvPr id="1470506439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694905696" name="Picture">
+                  <wp:docPr id="294014527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694905696" name="Picture"/>
+                          <pic:cNvPr id="294014527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866326828" name="Picture">
+                  <wp:docPr id="1832023689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866326828" name="Picture"/>
+                          <pic:cNvPr id="1832023689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419635118" name="Picture">
+                        <wp:docPr id="620871709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419635118" name="Picture"/>
+                                <pic:cNvPr id="620871709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1146387196" name="Picture">
+                        <wp:docPr id="1135206302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1146387196" name="Picture"/>
+                                <pic:cNvPr id="1135206302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447782631" name="Picture">
+                  <wp:docPr id="1163821432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447782631" name="Picture"/>
+                          <pic:cNvPr id="1163821432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532596480" name="Picture">
+                  <wp:docPr id="440561696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532596480" name="Picture"/>
+                          <pic:cNvPr id="440561696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019220881" name="Picture">
+                  <wp:docPr id="387586521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019220881" name="Picture"/>
+                          <pic:cNvPr id="387586521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647617623" name="Picture">
+                  <wp:docPr id="140061471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647617623" name="Picture"/>
+                          <pic:cNvPr id="140061471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812141308" name="Picture">
+                  <wp:docPr id="1664854157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812141308" name="Picture"/>
+                          <pic:cNvPr id="1664854157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884167768" name="Picture">
+                  <wp:docPr id="1851860331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884167768" name="Picture"/>
+                          <pic:cNvPr id="1851860331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079105253" name="Picture">
+                        <wp:docPr id="241522079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079105253" name="Picture"/>
+                                <pic:cNvPr id="241522079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564853447" name="Picture">
+                        <wp:docPr id="839414696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564853447" name="Picture"/>
+                                <pic:cNvPr id="839414696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26911,57 +26911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008543345" name="Picture">
+                  <wp:docPr id="469839998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008543345" name="Picture"/>
+                          <pic:cNvPr id="469839998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27000,57 +27000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530438319" name="Picture">
+                  <wp:docPr id="1915150025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530438319" name="Picture"/>
+                          <pic:cNvPr id="1915150025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420353312" name="Picture">
+                  <wp:docPr id="1216755730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420353312" name="Picture"/>
+                          <pic:cNvPr id="1216755730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28741,57 +28741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035191453" name="Picture">
+                  <wp:docPr id="941372612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035191453" name="Picture"/>
+                          <pic:cNvPr id="941372612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727307752" name="Picture">
+                  <wp:docPr id="1611555414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727307752" name="Picture"/>
+                          <pic:cNvPr id="1611555414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30308,57 +30308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675730406" name="Picture">
+                  <wp:docPr id="1376346985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675730406" name="Picture"/>
+                          <pic:cNvPr id="1376346985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31515,57 +31515,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101227200" name="Picture">
+                        <wp:docPr id="1779694366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101227200" name="Picture"/>
+                                <pic:cNvPr id="1779694366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33912,57 +33912,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65061795" name="Picture">
+                  <wp:docPr id="131546390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65061795" name="Picture"/>
+                          <pic:cNvPr id="131546390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977579340" name="Picture">
+                  <wp:docPr id="1422640185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977579340" name="Picture"/>
+                          <pic:cNvPr id="1422640185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34451,57 +34451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914410730" name="Picture">
+                  <wp:docPr id="569708213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914410730" name="Picture"/>
+                          <pic:cNvPr id="569708213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35610,57 +35610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410076810" name="Picture">
+                  <wp:docPr id="706831797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410076810" name="Picture"/>
+                          <pic:cNvPr id="706831797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35699,57 +35699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121677317" name="Picture">
+                  <wp:docPr id="549557956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121677317" name="Picture"/>
+                          <pic:cNvPr id="549557956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36343,57 +36343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924310939" name="Picture">
+                  <wp:docPr id="692626639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924310939" name="Picture"/>
+                          <pic:cNvPr id="692626639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37341,57 +37341,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205358166" name="Picture">
+                  <wp:docPr id="1480125021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205358166" name="Picture"/>
+                          <pic:cNvPr id="1480125021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37444,57 +37444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315842441" name="Picture">
+                  <wp:docPr id="1823243539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315842441" name="Picture"/>
+                          <pic:cNvPr id="1823243539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38821,57 +38821,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821691913" name="Picture">
+                  <wp:docPr id="1184303514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821691913" name="Picture"/>
+                          <pic:cNvPr id="1184303514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39964,57 +39964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854107798" name="Picture">
+                        <wp:docPr id="771878149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854107798" name="Picture"/>
+                                <pic:cNvPr id="771878149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41325,57 +41325,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246020353" name="Picture">
+                  <wp:docPr id="1352985222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246020353" name="Picture"/>
+                          <pic:cNvPr id="1352985222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41414,57 +41414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996451225" name="Picture">
+                  <wp:docPr id="2094102892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996451225" name="Picture"/>
+                          <pic:cNvPr id="2094102892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42058,57 +42058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602321571" name="Picture">
+                  <wp:docPr id="1294773372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602321571" name="Picture"/>
+                          <pic:cNvPr id="1294773372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43056,57 +43056,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381770479" name="Picture">
+                  <wp:docPr id="134829348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381770479" name="Picture"/>
+                          <pic:cNvPr id="134829348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43159,57 +43159,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811238784" name="Picture">
+                  <wp:docPr id="446472321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811238784" name="Picture"/>
+                          <pic:cNvPr id="446472321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44536,57 +44536,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981941127" name="Picture">
+                  <wp:docPr id="1871777402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981941127" name="Picture"/>
+                          <pic:cNvPr id="1871777402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45679,57 +45679,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061849666" name="Picture">
+                        <wp:docPr id="88983137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061849666" name="Picture"/>
+                                <pic:cNvPr id="88983137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46900,57 +46900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479029412" name="Picture">
+                  <wp:docPr id="1657334380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479029412" name="Picture"/>
+                          <pic:cNvPr id="1657334380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46971,57 +46971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166351291" name="Picture">
+                  <wp:docPr id="1132639935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166351291" name="Picture"/>
+                          <pic:cNvPr id="1132639935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47385,57 +47385,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704938712" name="Picture">
+                  <wp:docPr id="1144555144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704938712" name="Picture"/>
+                          <pic:cNvPr id="1144555144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>