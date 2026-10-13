--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974696397" name="Picture">
+                  <wp:docPr id="1959312717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974696397" name="Picture"/>
+                          <pic:cNvPr id="1959312717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002377812" name="Picture">
+                  <wp:docPr id="1055382512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002377812" name="Picture"/>
+                          <pic:cNvPr id="1055382512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62426319" name="Picture">
+                        <wp:docPr id="702983406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62426319" name="Picture"/>
+                                <pic:cNvPr id="702983406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654199046" name="Picture">
+                  <wp:docPr id="642177691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654199046" name="Picture"/>
+                          <pic:cNvPr id="642177691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082240118" name="Picture">
+                  <wp:docPr id="2113534068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082240118" name="Picture"/>
+                          <pic:cNvPr id="2113534068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048666368" name="Picture">
+                  <wp:docPr id="1481397664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048666368" name="Picture"/>
+                          <pic:cNvPr id="1481397664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676540656" name="Picture">
+                  <wp:docPr id="958883564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676540656" name="Picture"/>
+                          <pic:cNvPr id="958883564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367805566" name="Picture">
+                  <wp:docPr id="936265189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367805566" name="Picture"/>
+                          <pic:cNvPr id="936265189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248467995" name="Picture">
+                        <wp:docPr id="767842633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248467995" name="Picture"/>
+                                <pic:cNvPr id="767842633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800606237" name="Picture">
+                        <wp:docPr id="729075379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800606237" name="Picture"/>
+                                <pic:cNvPr id="729075379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235619596" name="Picture">
+                        <wp:docPr id="1666079913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235619596" name="Picture"/>
+                                <pic:cNvPr id="1666079913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729540753" name="Picture">
+                        <wp:docPr id="93861841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729540753" name="Picture"/>
+                                <pic:cNvPr id="93861841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1029151517" name="Picture">
+                        <wp:docPr id="1126916374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1029151517" name="Picture"/>
+                                <pic:cNvPr id="1126916374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606623657" name="Picture">
+                        <wp:docPr id="1395451817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606623657" name="Picture"/>
+                                <pic:cNvPr id="1395451817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782087685" name="Picture">
+                        <wp:docPr id="1802597609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782087685" name="Picture"/>
+                                <pic:cNvPr id="1802597609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137316077" name="Picture">
+                        <wp:docPr id="500460533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137316077" name="Picture"/>
+                                <pic:cNvPr id="500460533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497258281" name="Picture">
+                        <wp:docPr id="1811226525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497258281" name="Picture"/>
+                                <pic:cNvPr id="1811226525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127027528" name="Picture">
+                        <wp:docPr id="627485100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127027528" name="Picture"/>
+                                <pic:cNvPr id="627485100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988123206" name="Picture">
+                        <wp:docPr id="1918110668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988123206" name="Picture"/>
+                                <pic:cNvPr id="1918110668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253137591" name="Picture">
+                        <wp:docPr id="1043700095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253137591" name="Picture"/>
+                                <pic:cNvPr id="1043700095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192530454" name="Picture">
+                        <wp:docPr id="1904346779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192530454" name="Picture"/>
+                                <pic:cNvPr id="1904346779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497935387" name="Picture">
+                        <wp:docPr id="323482876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497935387" name="Picture"/>
+                                <pic:cNvPr id="323482876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1250396335" name="Picture">
+                        <wp:docPr id="1166204835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1250396335" name="Picture"/>
+                                <pic:cNvPr id="1166204835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903647375" name="Picture">
+                  <wp:docPr id="890580703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903647375" name="Picture"/>
+                          <pic:cNvPr id="890580703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3551031" name="Picture">
+                  <wp:docPr id="516653642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3551031" name="Picture"/>
+                          <pic:cNvPr id="516653642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257688184" name="Picture">
+                  <wp:docPr id="1658360179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257688184" name="Picture"/>
+                          <pic:cNvPr id="1658360179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054073030" name="Picture">
+                  <wp:docPr id="1533139883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054073030" name="Picture"/>
+                          <pic:cNvPr id="1533139883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054507443" name="Picture">
+                  <wp:docPr id="1243069073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054507443" name="Picture"/>
+                          <pic:cNvPr id="1243069073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530267957" name="Picture">
+                  <wp:docPr id="2492254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530267957" name="Picture"/>
+                          <pic:cNvPr id="2492254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607809633" name="Picture">
+                        <wp:docPr id="55582740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607809633" name="Picture"/>
+                                <pic:cNvPr id="55582740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777429607" name="Picture">
+                  <wp:docPr id="1413242358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777429607" name="Picture"/>
+                          <pic:cNvPr id="1413242358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24383762" name="Picture">
+                  <wp:docPr id="1767526215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24383762" name="Picture"/>
+                          <pic:cNvPr id="1767526215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991954469" name="Picture">
+                  <wp:docPr id="1804112632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991954469" name="Picture"/>
+                          <pic:cNvPr id="1804112632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203531050" name="Picture">
+                  <wp:docPr id="133845639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203531050" name="Picture"/>
+                          <pic:cNvPr id="133845639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386286679" name="Picture">
+                  <wp:docPr id="1614629265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386286679" name="Picture"/>
+                          <pic:cNvPr id="1614629265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728684645" name="Picture">
+                  <wp:docPr id="1817528715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728684645" name="Picture"/>
+                          <pic:cNvPr id="1817528715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383933400" name="Picture">
+                        <wp:docPr id="2102079123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383933400" name="Picture"/>
+                                <pic:cNvPr id="2102079123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615794539" name="Picture">
+                  <wp:docPr id="1589247363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615794539" name="Picture"/>
+                          <pic:cNvPr id="1589247363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971726352" name="Picture">
+                  <wp:docPr id="1066180942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971726352" name="Picture"/>
+                          <pic:cNvPr id="1066180942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694755523" name="Picture">
+                  <wp:docPr id="649374172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694755523" name="Picture"/>
+                          <pic:cNvPr id="649374172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932572426" name="Picture">
+                  <wp:docPr id="642001445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932572426" name="Picture"/>
+                          <pic:cNvPr id="642001445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844036263" name="Picture">
+                  <wp:docPr id="146797641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844036263" name="Picture"/>
+                          <pic:cNvPr id="146797641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171686194" name="Picture">
+                  <wp:docPr id="1144972803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171686194" name="Picture"/>
+                          <pic:cNvPr id="1144972803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212680077" name="Picture">
+                  <wp:docPr id="656577139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212680077" name="Picture"/>
+                          <pic:cNvPr id="656577139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535676319" name="Picture">
+                  <wp:docPr id="345990762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535676319" name="Picture"/>
+                          <pic:cNvPr id="345990762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137016323" name="Picture">
+                  <wp:docPr id="86088783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137016323" name="Picture"/>
+                          <pic:cNvPr id="86088783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533171549" name="Picture">
+                  <wp:docPr id="1982183494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533171549" name="Picture"/>
+                          <pic:cNvPr id="1982183494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614398189" name="Picture">
+                  <wp:docPr id="734250344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614398189" name="Picture"/>
+                          <pic:cNvPr id="734250344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960948319" name="Picture">
+                  <wp:docPr id="670583707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960948319" name="Picture"/>
+                          <pic:cNvPr id="670583707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193064513" name="Picture">
+                        <wp:docPr id="1176095397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193064513" name="Picture"/>
+                                <pic:cNvPr id="1176095397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921762852" name="Picture">
+                  <wp:docPr id="593028462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921762852" name="Picture"/>
+                          <pic:cNvPr id="593028462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570254825" name="Picture">
+                  <wp:docPr id="408074982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570254825" name="Picture"/>
+                          <pic:cNvPr id="408074982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505397262" name="Picture">
+                  <wp:docPr id="1289616574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505397262" name="Picture"/>
+                          <pic:cNvPr id="1289616574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134004408" name="Picture">
+                  <wp:docPr id="13703055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134004408" name="Picture"/>
+                          <pic:cNvPr id="13703055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502868460" name="Picture">
+                  <wp:docPr id="801895892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502868460" name="Picture"/>
+                          <pic:cNvPr id="801895892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349221786" name="Picture">
+                  <wp:docPr id="1417317425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349221786" name="Picture"/>
+                          <pic:cNvPr id="1417317425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124744745" name="Picture">
+                        <wp:docPr id="1473424224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124744745" name="Picture"/>
+                                <pic:cNvPr id="1473424224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599010587" name="Picture">
+                  <wp:docPr id="2063550992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599010587" name="Picture"/>
+                          <pic:cNvPr id="2063550992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060170029" name="Picture">
+                  <wp:docPr id="513427738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060170029" name="Picture"/>
+                          <pic:cNvPr id="513427738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50086179" name="Picture">
+                  <wp:docPr id="640975274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50086179" name="Picture"/>
+                          <pic:cNvPr id="640975274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44701,57 +44701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101173029" name="Picture">
+                  <wp:docPr id="50407427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101173029" name="Picture"/>
+                          <pic:cNvPr id="50407427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44772,57 +44772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569527827" name="Picture">
+                  <wp:docPr id="1327461344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569527827" name="Picture"/>
+                          <pic:cNvPr id="1327461344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45186,57 +45186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105720919" name="Picture">
+                  <wp:docPr id="1294242424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105720919" name="Picture"/>
+                          <pic:cNvPr id="1294242424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>