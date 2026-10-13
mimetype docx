--- v1 (2026-10-13)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959312717" name="Picture">
+                  <wp:docPr id="1493100301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959312717" name="Picture"/>
+                          <pic:cNvPr id="1493100301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055382512" name="Picture">
+                  <wp:docPr id="758512537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055382512" name="Picture"/>
+                          <pic:cNvPr id="758512537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702983406" name="Picture">
+                        <wp:docPr id="255722882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702983406" name="Picture"/>
+                                <pic:cNvPr id="255722882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642177691" name="Picture">
+                  <wp:docPr id="752130747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642177691" name="Picture"/>
+                          <pic:cNvPr id="752130747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113534068" name="Picture">
+                  <wp:docPr id="853414660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113534068" name="Picture"/>
+                          <pic:cNvPr id="853414660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481397664" name="Picture">
+                  <wp:docPr id="1765062108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481397664" name="Picture"/>
+                          <pic:cNvPr id="1765062108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958883564" name="Picture">
+                  <wp:docPr id="922502219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958883564" name="Picture"/>
+                          <pic:cNvPr id="922502219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936265189" name="Picture">
+                  <wp:docPr id="1447613090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936265189" name="Picture"/>
+                          <pic:cNvPr id="1447613090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="767842633" name="Picture">
+                        <wp:docPr id="1051463423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="767842633" name="Picture"/>
+                                <pic:cNvPr id="1051463423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729075379" name="Picture">
+                        <wp:docPr id="1651693982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729075379" name="Picture"/>
+                                <pic:cNvPr id="1651693982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666079913" name="Picture">
+                        <wp:docPr id="441941825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666079913" name="Picture"/>
+                                <pic:cNvPr id="441941825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93861841" name="Picture">
+                        <wp:docPr id="1284557118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93861841" name="Picture"/>
+                                <pic:cNvPr id="1284557118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126916374" name="Picture">
+                        <wp:docPr id="2052588868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126916374" name="Picture"/>
+                                <pic:cNvPr id="2052588868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1395451817" name="Picture">
+                        <wp:docPr id="1001520322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1395451817" name="Picture"/>
+                                <pic:cNvPr id="1001520322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802597609" name="Picture">
+                        <wp:docPr id="549394990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802597609" name="Picture"/>
+                                <pic:cNvPr id="549394990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500460533" name="Picture">
+                        <wp:docPr id="1516899673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500460533" name="Picture"/>
+                                <pic:cNvPr id="1516899673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811226525" name="Picture">
+                        <wp:docPr id="1443978467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811226525" name="Picture"/>
+                                <pic:cNvPr id="1443978467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627485100" name="Picture">
+                        <wp:docPr id="34255320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627485100" name="Picture"/>
+                                <pic:cNvPr id="34255320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918110668" name="Picture">
+                        <wp:docPr id="1589009056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918110668" name="Picture"/>
+                                <pic:cNvPr id="1589009056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043700095" name="Picture">
+                        <wp:docPr id="979431287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043700095" name="Picture"/>
+                                <pic:cNvPr id="979431287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904346779" name="Picture">
+                        <wp:docPr id="917978751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904346779" name="Picture"/>
+                                <pic:cNvPr id="917978751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323482876" name="Picture">
+                        <wp:docPr id="323275179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323482876" name="Picture"/>
+                                <pic:cNvPr id="323275179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166204835" name="Picture">
+                        <wp:docPr id="2036900591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166204835" name="Picture"/>
+                                <pic:cNvPr id="2036900591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890580703" name="Picture">
+                  <wp:docPr id="1919620833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890580703" name="Picture"/>
+                          <pic:cNvPr id="1919620833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516653642" name="Picture">
+                  <wp:docPr id="214800041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516653642" name="Picture"/>
+                          <pic:cNvPr id="214800041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658360179" name="Picture">
+                  <wp:docPr id="1130784294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658360179" name="Picture"/>
+                          <pic:cNvPr id="1130784294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533139883" name="Picture">
+                  <wp:docPr id="2057292880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533139883" name="Picture"/>
+                          <pic:cNvPr id="2057292880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243069073" name="Picture">
+                  <wp:docPr id="714256790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243069073" name="Picture"/>
+                          <pic:cNvPr id="714256790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2492254" name="Picture">
+                  <wp:docPr id="792892591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2492254" name="Picture"/>
+                          <pic:cNvPr id="792892591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55582740" name="Picture">
+                        <wp:docPr id="864700411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55582740" name="Picture"/>
+                                <pic:cNvPr id="864700411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413242358" name="Picture">
+                  <wp:docPr id="1748318148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413242358" name="Picture"/>
+                          <pic:cNvPr id="1748318148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767526215" name="Picture">
+                  <wp:docPr id="1846632336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767526215" name="Picture"/>
+                          <pic:cNvPr id="1846632336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804112632" name="Picture">
+                  <wp:docPr id="264595510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804112632" name="Picture"/>
+                          <pic:cNvPr id="264595510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133845639" name="Picture">
+                  <wp:docPr id="1006416420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133845639" name="Picture"/>
+                          <pic:cNvPr id="1006416420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614629265" name="Picture">
+                  <wp:docPr id="1277763491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614629265" name="Picture"/>
+                          <pic:cNvPr id="1277763491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817528715" name="Picture">
+                  <wp:docPr id="1576049713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817528715" name="Picture"/>
+                          <pic:cNvPr id="1576049713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102079123" name="Picture">
+                        <wp:docPr id="338232565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102079123" name="Picture"/>
+                                <pic:cNvPr id="338232565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589247363" name="Picture">
+                  <wp:docPr id="1303424188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589247363" name="Picture"/>
+                          <pic:cNvPr id="1303424188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066180942" name="Picture">
+                  <wp:docPr id="1555844976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066180942" name="Picture"/>
+                          <pic:cNvPr id="1555844976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649374172" name="Picture">
+                  <wp:docPr id="75553525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649374172" name="Picture"/>
+                          <pic:cNvPr id="75553525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642001445" name="Picture">
+                  <wp:docPr id="1220757277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642001445" name="Picture"/>
+                          <pic:cNvPr id="1220757277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146797641" name="Picture">
+                  <wp:docPr id="280270801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146797641" name="Picture"/>
+                          <pic:cNvPr id="280270801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144972803" name="Picture">
+                  <wp:docPr id="1325376696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144972803" name="Picture"/>
+                          <pic:cNvPr id="1325376696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656577139" name="Picture">
+                  <wp:docPr id="810599233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656577139" name="Picture"/>
+                          <pic:cNvPr id="810599233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345990762" name="Picture">
+                  <wp:docPr id="62483351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345990762" name="Picture"/>
+                          <pic:cNvPr id="62483351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86088783" name="Picture">
+                  <wp:docPr id="1959403433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86088783" name="Picture"/>
+                          <pic:cNvPr id="1959403433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982183494" name="Picture">
+                  <wp:docPr id="176270472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982183494" name="Picture"/>
+                          <pic:cNvPr id="176270472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734250344" name="Picture">
+                  <wp:docPr id="1338988050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734250344" name="Picture"/>
+                          <pic:cNvPr id="1338988050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670583707" name="Picture">
+                  <wp:docPr id="254309038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670583707" name="Picture"/>
+                          <pic:cNvPr id="254309038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176095397" name="Picture">
+                        <wp:docPr id="135724838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176095397" name="Picture"/>
+                                <pic:cNvPr id="135724838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593028462" name="Picture">
+                  <wp:docPr id="1156006280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593028462" name="Picture"/>
+                          <pic:cNvPr id="1156006280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408074982" name="Picture">
+                  <wp:docPr id="1761430969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408074982" name="Picture"/>
+                          <pic:cNvPr id="1761430969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289616574" name="Picture">
+                  <wp:docPr id="1067458750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289616574" name="Picture"/>
+                          <pic:cNvPr id="1067458750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13703055" name="Picture">
+                  <wp:docPr id="1109481413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13703055" name="Picture"/>
+                          <pic:cNvPr id="1109481413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801895892" name="Picture">
+                  <wp:docPr id="1993711635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801895892" name="Picture"/>
+                          <pic:cNvPr id="1993711635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417317425" name="Picture">
+                  <wp:docPr id="771278092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417317425" name="Picture"/>
+                          <pic:cNvPr id="771278092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473424224" name="Picture">
+                        <wp:docPr id="1728880903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473424224" name="Picture"/>
+                                <pic:cNvPr id="1728880903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063550992" name="Picture">
+                  <wp:docPr id="1362430829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063550992" name="Picture"/>
+                          <pic:cNvPr id="1362430829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513427738" name="Picture">
+                  <wp:docPr id="656333763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513427738" name="Picture"/>
+                          <pic:cNvPr id="656333763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640975274" name="Picture">
+                  <wp:docPr id="1635125248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640975274" name="Picture"/>
+                          <pic:cNvPr id="1635125248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44701,57 +44701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50407427" name="Picture">
+                  <wp:docPr id="986221960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50407427" name="Picture"/>
+                          <pic:cNvPr id="986221960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44772,57 +44772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327461344" name="Picture">
+                  <wp:docPr id="1801034193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327461344" name="Picture"/>
+                          <pic:cNvPr id="1801034193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45186,57 +45186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294242424" name="Picture">
+                  <wp:docPr id="985578162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294242424" name="Picture"/>
+                          <pic:cNvPr id="985578162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>