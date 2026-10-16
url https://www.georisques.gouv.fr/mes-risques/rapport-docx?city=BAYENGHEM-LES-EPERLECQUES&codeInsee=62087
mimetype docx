--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026181797" name="Picture">
+                  <wp:docPr id="1631730631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026181797" name="Picture"/>
+                          <pic:cNvPr id="1631730631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920129614" name="Picture">
+                  <wp:docPr id="764724693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920129614" name="Picture"/>
+                          <pic:cNvPr id="764724693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377787952" name="Picture">
+                        <wp:docPr id="1052435410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377787952" name="Picture"/>
+                                <pic:cNvPr id="1052435410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035074311" name="Picture">
+                  <wp:docPr id="479244097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035074311" name="Picture"/>
+                          <pic:cNvPr id="479244097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998397970" name="Picture">
+                  <wp:docPr id="1535721605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998397970" name="Picture"/>
+                          <pic:cNvPr id="1535721605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781881346" name="Picture">
+                  <wp:docPr id="223541287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781881346" name="Picture"/>
+                          <pic:cNvPr id="223541287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961185948" name="Picture">
+                  <wp:docPr id="614884395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961185948" name="Picture"/>
+                          <pic:cNvPr id="614884395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137506007" name="Picture">
+                  <wp:docPr id="175407046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137506007" name="Picture"/>
+                          <pic:cNvPr id="175407046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791902985" name="Picture">
+                        <wp:docPr id="1901252334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791902985" name="Picture"/>
+                                <pic:cNvPr id="1901252334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029826493" name="Picture">
+                        <wp:docPr id="2013837487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029826493" name="Picture"/>
+                                <pic:cNvPr id="2013837487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1375114976" name="Picture">
+                        <wp:docPr id="573230713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1375114976" name="Picture"/>
+                                <pic:cNvPr id="573230713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237888989" name="Picture">
+                        <wp:docPr id="1678393414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237888989" name="Picture"/>
+                                <pic:cNvPr id="1678393414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817329701" name="Picture">
+                        <wp:docPr id="1099126126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817329701" name="Picture"/>
+                                <pic:cNvPr id="1099126126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930229853" name="Picture">
+                        <wp:docPr id="2004618271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930229853" name="Picture"/>
+                                <pic:cNvPr id="2004618271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189850790" name="Picture">
+                        <wp:docPr id="387593569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189850790" name="Picture"/>
+                                <pic:cNvPr id="387593569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130914025" name="Picture">
+                        <wp:docPr id="1567686503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130914025" name="Picture"/>
+                                <pic:cNvPr id="1567686503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184049103" name="Picture">
+                        <wp:docPr id="2121212386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184049103" name="Picture"/>
+                                <pic:cNvPr id="2121212386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065599291" name="Picture">
+                        <wp:docPr id="159643779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065599291" name="Picture"/>
+                                <pic:cNvPr id="159643779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928112617" name="Picture">
+                        <wp:docPr id="906094682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928112617" name="Picture"/>
+                                <pic:cNvPr id="906094682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276337639" name="Picture">
+                        <wp:docPr id="505008824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276337639" name="Picture"/>
+                                <pic:cNvPr id="505008824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450122291" name="Picture">
+                  <wp:docPr id="959592181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450122291" name="Picture"/>
+                          <pic:cNvPr id="959592181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375515632" name="Picture">
+                  <wp:docPr id="1651173974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375515632" name="Picture"/>
+                          <pic:cNvPr id="1651173974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329355653" name="Picture">
+                  <wp:docPr id="1847868353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329355653" name="Picture"/>
+                          <pic:cNvPr id="1847868353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229578891" name="Picture">
+                  <wp:docPr id="468121040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229578891" name="Picture"/>
+                          <pic:cNvPr id="468121040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675081527" name="Picture">
+                  <wp:docPr id="2036120100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675081527" name="Picture"/>
+                          <pic:cNvPr id="2036120100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298685797" name="Picture">
+                  <wp:docPr id="915505693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298685797" name="Picture"/>
+                          <pic:cNvPr id="915505693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="67695845" name="Picture">
+                        <wp:docPr id="1291249600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="67695845" name="Picture"/>
+                                <pic:cNvPr id="1291249600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042893387" name="Picture">
+                        <wp:docPr id="1097919848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042893387" name="Picture"/>
+                                <pic:cNvPr id="1097919848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707072608" name="Picture">
+                  <wp:docPr id="1944036605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707072608" name="Picture"/>
+                          <pic:cNvPr id="1944036605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618359072" name="Picture">
+                  <wp:docPr id="653328685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618359072" name="Picture"/>
+                          <pic:cNvPr id="653328685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343492215" name="Picture">
+                  <wp:docPr id="1613538102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343492215" name="Picture"/>
+                          <pic:cNvPr id="1613538102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621435543" name="Picture">
+                  <wp:docPr id="1977477516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621435543" name="Picture"/>
+                          <pic:cNvPr id="1977477516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780611591" name="Picture">
+                  <wp:docPr id="649586051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780611591" name="Picture"/>
+                          <pic:cNvPr id="649586051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865404431" name="Picture">
+                  <wp:docPr id="1358440828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865404431" name="Picture"/>
+                          <pic:cNvPr id="1358440828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23114,57 +23114,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794353769" name="Picture">
+                        <wp:docPr id="1193437582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794353769" name="Picture"/>
+                                <pic:cNvPr id="1193437582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24089,57 +24089,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977010104" name="Picture">
+                        <wp:docPr id="949425591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977010104" name="Picture"/>
+                                <pic:cNvPr id="949425591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25498,57 +25498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287219324" name="Picture">
+                  <wp:docPr id="1471938140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287219324" name="Picture"/>
+                          <pic:cNvPr id="1471938140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25587,57 +25587,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238762286" name="Picture">
+                  <wp:docPr id="1268742251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238762286" name="Picture"/>
+                          <pic:cNvPr id="1268742251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26267,57 +26267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209153475" name="Picture">
+                  <wp:docPr id="53311622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209153475" name="Picture"/>
+                          <pic:cNvPr id="53311622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27328,57 +27328,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118372717" name="Picture">
+                  <wp:docPr id="644336234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118372717" name="Picture"/>
+                          <pic:cNvPr id="644336234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27431,57 +27431,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696455873" name="Picture">
+                  <wp:docPr id="1623798889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696455873" name="Picture"/>
+                          <pic:cNvPr id="1623798889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28889,57 +28889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569166568" name="Picture">
+                  <wp:docPr id="1182895869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569166568" name="Picture"/>
+                          <pic:cNvPr id="1182895869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30086,57 +30086,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22344811" name="Picture">
+                        <wp:docPr id="1700914662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22344811" name="Picture"/>
+                                <pic:cNvPr id="1700914662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192397015" name="Picture">
+                  <wp:docPr id="1415933762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192397015" name="Picture"/>
+                          <pic:cNvPr id="1415933762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32743,57 +32743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310767556" name="Picture">
+                  <wp:docPr id="1442127602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310767556" name="Picture"/>
+                          <pic:cNvPr id="1442127602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33387,57 +33387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760689095" name="Picture">
+                  <wp:docPr id="1062309759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760689095" name="Picture"/>
+                          <pic:cNvPr id="1062309759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34385,57 +34385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459444005" name="Picture">
+                  <wp:docPr id="43729796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459444005" name="Picture"/>
+                          <pic:cNvPr id="43729796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34488,57 +34488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482440631" name="Picture">
+                  <wp:docPr id="1335348199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482440631" name="Picture"/>
+                          <pic:cNvPr id="1335348199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35865,57 +35865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099587831" name="Picture">
+                  <wp:docPr id="105759770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099587831" name="Picture"/>
+                          <pic:cNvPr id="105759770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37008,57 +37008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038716916" name="Picture">
+                        <wp:docPr id="461446382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038716916" name="Picture"/>
+                                <pic:cNvPr id="461446382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38229,57 +38229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804703590" name="Picture">
+                  <wp:docPr id="1938060944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804703590" name="Picture"/>
+                          <pic:cNvPr id="1938060944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38300,57 +38300,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165575040" name="Picture">
+                  <wp:docPr id="593372640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165575040" name="Picture"/>
+                          <pic:cNvPr id="593372640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38714,57 +38714,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876879037" name="Picture">
+                  <wp:docPr id="1795714982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876879037" name="Picture"/>
+                          <pic:cNvPr id="1795714982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>