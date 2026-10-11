--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597299913" name="Picture">
+                  <wp:docPr id="813996187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597299913" name="Picture"/>
+                          <pic:cNvPr id="813996187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918309092" name="Picture">
+                  <wp:docPr id="597630460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918309092" name="Picture"/>
+                          <pic:cNvPr id="597630460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966882129" name="Picture">
+                        <wp:docPr id="399555077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966882129" name="Picture"/>
+                                <pic:cNvPr id="399555077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434817948" name="Picture">
+                  <wp:docPr id="1237838064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434817948" name="Picture"/>
+                          <pic:cNvPr id="1237838064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109230221" name="Picture">
+                  <wp:docPr id="1627280544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109230221" name="Picture"/>
+                          <pic:cNvPr id="1627280544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514869981" name="Picture">
+                  <wp:docPr id="88559568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514869981" name="Picture"/>
+                          <pic:cNvPr id="88559568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222343481" name="Picture">
+                  <wp:docPr id="800558442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222343481" name="Picture"/>
+                          <pic:cNvPr id="800558442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650245999" name="Picture">
+                  <wp:docPr id="897947698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650245999" name="Picture"/>
+                          <pic:cNvPr id="897947698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574803303" name="Picture">
+                        <wp:docPr id="225982840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574803303" name="Picture"/>
+                                <pic:cNvPr id="225982840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369133381" name="Picture">
+                        <wp:docPr id="543593765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369133381" name="Picture"/>
+                                <pic:cNvPr id="543593765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1572228774" name="Picture">
+                        <wp:docPr id="347345531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1572228774" name="Picture"/>
+                                <pic:cNvPr id="347345531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376683804" name="Picture">
+                        <wp:docPr id="1882665249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376683804" name="Picture"/>
+                                <pic:cNvPr id="1882665249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="410175281" name="Picture">
+                        <wp:docPr id="1420557687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="410175281" name="Picture"/>
+                                <pic:cNvPr id="1420557687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118045813" name="Picture">
+                        <wp:docPr id="1542257789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118045813" name="Picture"/>
+                                <pic:cNvPr id="1542257789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895161046" name="Picture">
+                        <wp:docPr id="613125120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895161046" name="Picture"/>
+                                <pic:cNvPr id="613125120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57186641" name="Picture">
+                        <wp:docPr id="1229336780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57186641" name="Picture"/>
+                                <pic:cNvPr id="1229336780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781649306" name="Picture">
+                        <wp:docPr id="269961567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781649306" name="Picture"/>
+                                <pic:cNvPr id="269961567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143456298" name="Picture">
+                        <wp:docPr id="1799572813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143456298" name="Picture"/>
+                                <pic:cNvPr id="1799572813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045836087" name="Picture">
+                        <wp:docPr id="928290265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045836087" name="Picture"/>
+                                <pic:cNvPr id="928290265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140368585" name="Picture">
+                        <wp:docPr id="1838231395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140368585" name="Picture"/>
+                                <pic:cNvPr id="1838231395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413091928" name="Picture">
+                        <wp:docPr id="736927279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413091928" name="Picture"/>
+                                <pic:cNvPr id="736927279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661912633" name="Picture">
+                        <wp:docPr id="1279477182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661912633" name="Picture"/>
+                                <pic:cNvPr id="1279477182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614943126" name="Picture">
+                        <wp:docPr id="2050274956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614943126" name="Picture"/>
+                                <pic:cNvPr id="2050274956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1880010060" name="Picture">
+                        <wp:docPr id="209971251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1880010060" name="Picture"/>
+                                <pic:cNvPr id="209971251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113992784" name="Picture">
+                        <wp:docPr id="1515477854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113992784" name="Picture"/>
+                                <pic:cNvPr id="1515477854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948947759" name="Picture">
+                        <wp:docPr id="761437631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948947759" name="Picture"/>
+                                <pic:cNvPr id="761437631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877631614" name="Picture">
+                  <wp:docPr id="2040177857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877631614" name="Picture"/>
+                          <pic:cNvPr id="2040177857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096465863" name="Picture">
+                  <wp:docPr id="1451328950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096465863" name="Picture"/>
+                          <pic:cNvPr id="1451328950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411634224" name="Picture">
+                  <wp:docPr id="1279322271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411634224" name="Picture"/>
+                          <pic:cNvPr id="1279322271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22307533" name="Picture">
+                  <wp:docPr id="214529034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22307533" name="Picture"/>
+                          <pic:cNvPr id="214529034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097734113" name="Picture">
+                  <wp:docPr id="1894699149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097734113" name="Picture"/>
+                          <pic:cNvPr id="1894699149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630928078" name="Picture">
+                  <wp:docPr id="524146711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630928078" name="Picture"/>
+                          <pic:cNvPr id="524146711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365563351" name="Picture">
+                        <wp:docPr id="488057738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365563351" name="Picture"/>
+                                <pic:cNvPr id="488057738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835007396" name="Picture">
+                        <wp:docPr id="515339561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835007396" name="Picture"/>
+                                <pic:cNvPr id="515339561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21777,57 +21777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917973349" name="Picture">
+                  <wp:docPr id="290836238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917973349" name="Picture"/>
+                          <pic:cNvPr id="290836238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21866,57 +21866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578476526" name="Picture">
+                  <wp:docPr id="867621919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578476526" name="Picture"/>
+                          <pic:cNvPr id="867621919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22510,57 +22510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811246296" name="Picture">
+                  <wp:docPr id="378399101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811246296" name="Picture"/>
+                          <pic:cNvPr id="378399101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23508,57 +23508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202855570" name="Picture">
+                  <wp:docPr id="1132790278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202855570" name="Picture"/>
+                          <pic:cNvPr id="1132790278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23611,57 +23611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109058722" name="Picture">
+                  <wp:docPr id="961281384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109058722" name="Picture"/>
+                          <pic:cNvPr id="961281384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24992,57 +24992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902487495" name="Picture">
+                  <wp:docPr id="1882715072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902487495" name="Picture"/>
+                          <pic:cNvPr id="1882715072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26135,57 +26135,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119444015" name="Picture">
+                        <wp:docPr id="1521396658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119444015" name="Picture"/>
+                                <pic:cNvPr id="1521396658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27524,57 +27524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515801120" name="Picture">
+                  <wp:docPr id="357100244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515801120" name="Picture"/>
+                          <pic:cNvPr id="357100244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964263181" name="Picture">
+                  <wp:docPr id="401161677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964263181" name="Picture"/>
+                          <pic:cNvPr id="401161677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28257,57 +28257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506041807" name="Picture">
+                  <wp:docPr id="1351571009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506041807" name="Picture"/>
+                          <pic:cNvPr id="1351571009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29255,57 +29255,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733853328" name="Picture">
+                  <wp:docPr id="977782622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733853328" name="Picture"/>
+                          <pic:cNvPr id="977782622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29358,57 +29358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670099046" name="Picture">
+                  <wp:docPr id="2023470294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670099046" name="Picture"/>
+                          <pic:cNvPr id="2023470294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30735,57 +30735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183225517" name="Picture">
+                  <wp:docPr id="385196203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183225517" name="Picture"/>
+                          <pic:cNvPr id="385196203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31878,57 +31878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408181278" name="Picture">
+                        <wp:docPr id="1940495034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408181278" name="Picture"/>
+                                <pic:cNvPr id="1940495034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33239,57 +33239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779799111" name="Picture">
+                  <wp:docPr id="1222806684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779799111" name="Picture"/>
+                          <pic:cNvPr id="1222806684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33328,57 +33328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543441195" name="Picture">
+                  <wp:docPr id="395155076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543441195" name="Picture"/>
+                          <pic:cNvPr id="395155076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590561134" name="Picture">
+                  <wp:docPr id="82360649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590561134" name="Picture"/>
+                          <pic:cNvPr id="82360649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34970,57 +34970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380647309" name="Picture">
+                  <wp:docPr id="988137314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380647309" name="Picture"/>
+                          <pic:cNvPr id="988137314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35073,57 +35073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127960415" name="Picture">
+                  <wp:docPr id="156277788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127960415" name="Picture"/>
+                          <pic:cNvPr id="156277788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36450,57 +36450,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408597827" name="Picture">
+                  <wp:docPr id="1202067149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408597827" name="Picture"/>
+                          <pic:cNvPr id="1202067149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37593,57 +37593,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446732790" name="Picture">
+                        <wp:docPr id="1699728300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446732790" name="Picture"/>
+                                <pic:cNvPr id="1699728300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38951,57 +38951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785121557" name="Picture">
+                  <wp:docPr id="304658870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785121557" name="Picture"/>
+                          <pic:cNvPr id="304658870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39040,57 +39040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437519017" name="Picture">
+                  <wp:docPr id="104151216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437519017" name="Picture"/>
+                          <pic:cNvPr id="104151216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39663,57 +39663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343712954" name="Picture">
+                  <wp:docPr id="1727089954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343712954" name="Picture"/>
+                          <pic:cNvPr id="1727089954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40580,57 +40580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804416144" name="Picture">
+                  <wp:docPr id="1399099776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804416144" name="Picture"/>
+                          <pic:cNvPr id="1399099776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059718513" name="Picture">
+                  <wp:docPr id="1671114565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059718513" name="Picture"/>
+                          <pic:cNvPr id="1671114565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42006,57 +42006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918641804" name="Picture">
+                  <wp:docPr id="1178934275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918641804" name="Picture"/>
+                          <pic:cNvPr id="1178934275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42788,57 +42788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036755801" name="Picture">
+                  <wp:docPr id="1069465914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036755801" name="Picture"/>
+                          <pic:cNvPr id="1069465914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42877,57 +42877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788693695" name="Picture">
+                  <wp:docPr id="1375037386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788693695" name="Picture"/>
+                          <pic:cNvPr id="1375037386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980758853" name="Picture">
+                  <wp:docPr id="1517575639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980758853" name="Picture"/>
+                          <pic:cNvPr id="1517575639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44453,57 +44453,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013849149" name="Picture">
+                  <wp:docPr id="357971900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013849149" name="Picture"/>
+                          <pic:cNvPr id="357971900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44565,57 +44565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323505202" name="Picture">
+                  <wp:docPr id="1718013845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323505202" name="Picture"/>
+                          <pic:cNvPr id="1718013845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46224,57 +46224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579432602" name="Picture">
+                  <wp:docPr id="1043120020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579432602" name="Picture"/>
+                          <pic:cNvPr id="1043120020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47403,57 +47403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785716201" name="Picture">
+                  <wp:docPr id="190505484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785716201" name="Picture"/>
+                          <pic:cNvPr id="190505484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47483,57 +47483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426360633" name="Picture">
+                  <wp:docPr id="75946017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426360633" name="Picture"/>
+                          <pic:cNvPr id="75946017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47971,57 +47971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658070346" name="Picture">
+                  <wp:docPr id="236142478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658070346" name="Picture"/>
+                          <pic:cNvPr id="236142478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>