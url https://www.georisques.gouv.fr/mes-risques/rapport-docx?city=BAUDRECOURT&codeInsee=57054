--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660756710" name="Picture">
+                  <wp:docPr id="1908302972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660756710" name="Picture"/>
+                          <pic:cNvPr id="1908302972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839313922" name="Picture">
+                  <wp:docPr id="2086096382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839313922" name="Picture"/>
+                          <pic:cNvPr id="2086096382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958415565" name="Picture">
+                        <wp:docPr id="875683325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958415565" name="Picture"/>
+                                <pic:cNvPr id="875683325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821837302" name="Picture">
+                  <wp:docPr id="345625706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821837302" name="Picture"/>
+                          <pic:cNvPr id="345625706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450219771" name="Picture">
+                  <wp:docPr id="1076048676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450219771" name="Picture"/>
+                          <pic:cNvPr id="1076048676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478519849" name="Picture">
+                  <wp:docPr id="1790247588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478519849" name="Picture"/>
+                          <pic:cNvPr id="1790247588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286187121" name="Picture">
+                  <wp:docPr id="442224655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286187121" name="Picture"/>
+                          <pic:cNvPr id="442224655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774831445" name="Picture">
+                  <wp:docPr id="2095126051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774831445" name="Picture"/>
+                          <pic:cNvPr id="2095126051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="532501228" name="Picture">
+                        <wp:docPr id="1918682213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="532501228" name="Picture"/>
+                                <pic:cNvPr id="1918682213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582522541" name="Picture">
+                        <wp:docPr id="1424699536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582522541" name="Picture"/>
+                                <pic:cNvPr id="1424699536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923213513" name="Picture">
+                        <wp:docPr id="1968461681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923213513" name="Picture"/>
+                                <pic:cNvPr id="1968461681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972471357" name="Picture">
+                        <wp:docPr id="1636716146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972471357" name="Picture"/>
+                                <pic:cNvPr id="1636716146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938662246" name="Picture">
+                        <wp:docPr id="1038360813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938662246" name="Picture"/>
+                                <pic:cNvPr id="1038360813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867426193" name="Picture">
+                        <wp:docPr id="212747115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867426193" name="Picture"/>
+                                <pic:cNvPr id="212747115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758607210" name="Picture">
+                        <wp:docPr id="807710137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758607210" name="Picture"/>
+                                <pic:cNvPr id="807710137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293229493" name="Picture">
+                        <wp:docPr id="776230461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293229493" name="Picture"/>
+                                <pic:cNvPr id="776230461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738867871" name="Picture">
+                        <wp:docPr id="29092699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738867871" name="Picture"/>
+                                <pic:cNvPr id="29092699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1610468877" name="Picture">
+                        <wp:docPr id="106968460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1610468877" name="Picture"/>
+                                <pic:cNvPr id="106968460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919987461" name="Picture">
+                        <wp:docPr id="1783179106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919987461" name="Picture"/>
+                                <pic:cNvPr id="1783179106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="501863062" name="Picture">
+                        <wp:docPr id="421145936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="501863062" name="Picture"/>
+                                <pic:cNvPr id="421145936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133155899" name="Picture">
+                        <wp:docPr id="323117089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133155899" name="Picture"/>
+                                <pic:cNvPr id="323117089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392124881" name="Picture">
+                        <wp:docPr id="243688315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392124881" name="Picture"/>
+                                <pic:cNvPr id="243688315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768771509" name="Picture">
+                        <wp:docPr id="1977477475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768771509" name="Picture"/>
+                                <pic:cNvPr id="1977477475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224932718" name="Picture">
+                  <wp:docPr id="2075830635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224932718" name="Picture"/>
+                          <pic:cNvPr id="2075830635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809409011" name="Picture">
+                  <wp:docPr id="2119613997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809409011" name="Picture"/>
+                          <pic:cNvPr id="2119613997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396353995" name="Picture">
+                  <wp:docPr id="640998003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396353995" name="Picture"/>
+                          <pic:cNvPr id="640998003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979490533" name="Picture">
+                  <wp:docPr id="1425294089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979490533" name="Picture"/>
+                          <pic:cNvPr id="1425294089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_24.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494632679" name="Picture">
+                  <wp:docPr id="1805242642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494632679" name="Picture"/>
+                          <pic:cNvPr id="1805242642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17278,57 +17278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820794801" name="Picture">
+                  <wp:docPr id="1653436617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820794801" name="Picture"/>
+                          <pic:cNvPr id="1653436617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_23.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18466,57 +18466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="934925964" name="Picture">
+                        <wp:docPr id="73887556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="934925964" name="Picture"/>
+                                <pic:cNvPr id="73887556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19366,57 +19366,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992053438" name="Picture">
+                        <wp:docPr id="877042457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992053438" name="Picture"/>
+                                <pic:cNvPr id="877042457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21398,57 +21398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384688866" name="Picture">
+                  <wp:docPr id="594007179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384688866" name="Picture"/>
+                          <pic:cNvPr id="594007179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21478,57 +21478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133264441" name="Picture">
+                  <wp:docPr id="547551734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133264441" name="Picture"/>
+                          <pic:cNvPr id="547551734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22023,57 +22023,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007614913" name="Picture">
+                  <wp:docPr id="844805351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007614913" name="Picture"/>
+                          <pic:cNvPr id="844805351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24266,57 +24266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322299383" name="Picture">
+                  <wp:docPr id="1157341020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322299383" name="Picture"/>
+                          <pic:cNvPr id="1157341020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24355,57 +24355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535366420" name="Picture">
+                  <wp:docPr id="1931588476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535366420" name="Picture"/>
+                          <pic:cNvPr id="1931588476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24999,57 +24999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416772571" name="Picture">
+                  <wp:docPr id="339467379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416772571" name="Picture"/>
+                          <pic:cNvPr id="339467379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25997,57 +25997,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293132046" name="Picture">
+                  <wp:docPr id="1008856617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293132046" name="Picture"/>
+                          <pic:cNvPr id="1008856617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26100,57 +26100,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643058558" name="Picture">
+                  <wp:docPr id="1116561722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643058558" name="Picture"/>
+                          <pic:cNvPr id="1116561722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27479,57 +27479,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758147141" name="Picture">
+                  <wp:docPr id="1394039984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758147141" name="Picture"/>
+                          <pic:cNvPr id="1394039984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28604,57 +28604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512871693" name="Picture">
+                        <wp:docPr id="1077549266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512871693" name="Picture"/>
+                                <pic:cNvPr id="1077549266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29957,57 +29957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204351260" name="Picture">
+                  <wp:docPr id="11018351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204351260" name="Picture"/>
+                          <pic:cNvPr id="11018351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30046,57 +30046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298844767" name="Picture">
+                  <wp:docPr id="219801285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298844767" name="Picture"/>
+                          <pic:cNvPr id="219801285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30690,57 +30690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568901466" name="Picture">
+                  <wp:docPr id="494244668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568901466" name="Picture"/>
+                          <pic:cNvPr id="494244668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31688,57 +31688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648974377" name="Picture">
+                  <wp:docPr id="1006136495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648974377" name="Picture"/>
+                          <pic:cNvPr id="1006136495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31791,57 +31791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601192532" name="Picture">
+                  <wp:docPr id="1153915914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601192532" name="Picture"/>
+                          <pic:cNvPr id="1153915914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33172,57 +33172,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018640724" name="Picture">
+                  <wp:docPr id="832227020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018640724" name="Picture"/>
+                          <pic:cNvPr id="832227020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34315,57 +34315,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1744297089" name="Picture">
+                        <wp:docPr id="1580392778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1744297089" name="Picture"/>
+                                <pic:cNvPr id="1580392778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35704,57 +35704,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257375112" name="Picture">
+                  <wp:docPr id="964292838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257375112" name="Picture"/>
+                          <pic:cNvPr id="964292838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35793,57 +35793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114037325" name="Picture">
+                  <wp:docPr id="2125981836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114037325" name="Picture"/>
+                          <pic:cNvPr id="2125981836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36437,57 +36437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453172848" name="Picture">
+                  <wp:docPr id="2005681040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453172848" name="Picture"/>
+                          <pic:cNvPr id="2005681040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37435,57 +37435,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139564804" name="Picture">
+                  <wp:docPr id="1280021268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139564804" name="Picture"/>
+                          <pic:cNvPr id="1280021268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37538,57 +37538,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989988526" name="Picture">
+                  <wp:docPr id="345729867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989988526" name="Picture"/>
+                          <pic:cNvPr id="345729867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38915,57 +38915,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039406371" name="Picture">
+                  <wp:docPr id="2052934553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039406371" name="Picture"/>
+                          <pic:cNvPr id="2052934553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40058,57 +40058,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145333109" name="Picture">
+                        <wp:docPr id="426012226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145333109" name="Picture"/>
+                                <pic:cNvPr id="426012226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41419,57 +41419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654616224" name="Picture">
+                  <wp:docPr id="167116660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654616224" name="Picture"/>
+                          <pic:cNvPr id="167116660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41508,57 +41508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918119901" name="Picture">
+                  <wp:docPr id="557547014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918119901" name="Picture"/>
+                          <pic:cNvPr id="557547014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42152,57 +42152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713992762" name="Picture">
+                  <wp:docPr id="1926818841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713992762" name="Picture"/>
+                          <pic:cNvPr id="1926818841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43150,57 +43150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598381380" name="Picture">
+                  <wp:docPr id="1294703952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598381380" name="Picture"/>
+                          <pic:cNvPr id="1294703952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43253,57 +43253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334208060" name="Picture">
+                  <wp:docPr id="474790354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334208060" name="Picture"/>
+                          <pic:cNvPr id="474790354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44630,57 +44630,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99738194" name="Picture">
+                  <wp:docPr id="1522908352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99738194" name="Picture"/>
+                          <pic:cNvPr id="1522908352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45773,57 +45773,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684985785" name="Picture">
+                        <wp:docPr id="882976877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684985785" name="Picture"/>
+                                <pic:cNvPr id="882976877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46994,57 +46994,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854360084" name="Picture">
+                  <wp:docPr id="1140171141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854360084" name="Picture"/>
+                          <pic:cNvPr id="1140171141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47065,57 +47065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099470049" name="Picture">
+                  <wp:docPr id="284942492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099470049" name="Picture"/>
+                          <pic:cNvPr id="284942492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47479,57 +47479,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419738291" name="Picture">
+                  <wp:docPr id="1052727813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419738291" name="Picture"/>
+                          <pic:cNvPr id="1052727813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>