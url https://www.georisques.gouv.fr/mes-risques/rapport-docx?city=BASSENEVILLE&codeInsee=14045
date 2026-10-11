--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26826699" name="Picture">
+                  <wp:docPr id="723457410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26826699" name="Picture"/>
+                          <pic:cNvPr id="723457410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770355480" name="Picture">
+                  <wp:docPr id="854280833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770355480" name="Picture"/>
+                          <pic:cNvPr id="854280833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007574294" name="Picture">
+                        <wp:docPr id="19769581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007574294" name="Picture"/>
+                                <pic:cNvPr id="19769581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034140863" name="Picture">
+                  <wp:docPr id="1539079952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034140863" name="Picture"/>
+                          <pic:cNvPr id="1539079952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925999590" name="Picture">
+                  <wp:docPr id="1779470215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925999590" name="Picture"/>
+                          <pic:cNvPr id="1779470215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251895128" name="Picture">
+                  <wp:docPr id="1191438233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251895128" name="Picture"/>
+                          <pic:cNvPr id="1191438233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083975294" name="Picture">
+                  <wp:docPr id="47927780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083975294" name="Picture"/>
+                          <pic:cNvPr id="47927780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639456815" name="Picture">
+                  <wp:docPr id="310408329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639456815" name="Picture"/>
+                          <pic:cNvPr id="310408329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732074590" name="Picture">
+                        <wp:docPr id="1749863648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732074590" name="Picture"/>
+                                <pic:cNvPr id="1749863648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342902314" name="Picture">
+                        <wp:docPr id="58461629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342902314" name="Picture"/>
+                                <pic:cNvPr id="58461629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="809554714" name="Picture">
+                        <wp:docPr id="30315786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="809554714" name="Picture"/>
+                                <pic:cNvPr id="30315786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570876856" name="Picture">
+                        <wp:docPr id="1544501369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570876856" name="Picture"/>
+                                <pic:cNvPr id="1544501369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661973830" name="Picture">
+                        <wp:docPr id="263424290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661973830" name="Picture"/>
+                                <pic:cNvPr id="263424290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245420160" name="Picture">
+                        <wp:docPr id="461783813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245420160" name="Picture"/>
+                                <pic:cNvPr id="461783813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076004541" name="Picture">
+                        <wp:docPr id="1081470570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076004541" name="Picture"/>
+                                <pic:cNvPr id="1081470570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012755989" name="Picture">
+                        <wp:docPr id="732919667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012755989" name="Picture"/>
+                                <pic:cNvPr id="732919667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="882243137" name="Picture">
+                        <wp:docPr id="877375316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="882243137" name="Picture"/>
+                                <pic:cNvPr id="877375316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525036815" name="Picture">
+                        <wp:docPr id="29882453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525036815" name="Picture"/>
+                                <pic:cNvPr id="29882453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608009699" name="Picture">
+                        <wp:docPr id="145594865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608009699" name="Picture"/>
+                                <pic:cNvPr id="145594865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1310389760" name="Picture">
+                        <wp:docPr id="851514916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1310389760" name="Picture"/>
+                                <pic:cNvPr id="851514916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580850822" name="Picture">
+                        <wp:docPr id="48193999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580850822" name="Picture"/>
+                                <pic:cNvPr id="48193999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438910439" name="Picture">
+                        <wp:docPr id="1897050634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438910439" name="Picture"/>
+                                <pic:cNvPr id="1897050634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206956808" name="Picture">
+                        <wp:docPr id="1395629923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206956808" name="Picture"/>
+                                <pic:cNvPr id="1395629923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610623734" name="Picture">
+                  <wp:docPr id="583676087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610623734" name="Picture"/>
+                          <pic:cNvPr id="583676087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120054066" name="Picture">
+                  <wp:docPr id="524609289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120054066" name="Picture"/>
+                          <pic:cNvPr id="524609289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714481522" name="Picture">
+                  <wp:docPr id="1906790770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714481522" name="Picture"/>
+                          <pic:cNvPr id="1906790770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014340391" name="Picture">
+                  <wp:docPr id="653771809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014340391" name="Picture"/>
+                          <pic:cNvPr id="653771809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240623843" name="Picture">
+                  <wp:docPr id="1762576835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240623843" name="Picture"/>
+                          <pic:cNvPr id="1762576835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129327055" name="Picture">
+                  <wp:docPr id="360443149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129327055" name="Picture"/>
+                          <pic:cNvPr id="360443149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931403577" name="Picture">
+                        <wp:docPr id="2009931043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931403577" name="Picture"/>
+                                <pic:cNvPr id="2009931043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701148301" name="Picture">
+                  <wp:docPr id="1909782361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701148301" name="Picture"/>
+                          <pic:cNvPr id="1909782361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615985187" name="Picture">
+                  <wp:docPr id="1970051811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615985187" name="Picture"/>
+                          <pic:cNvPr id="1970051811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857593427" name="Picture">
+                  <wp:docPr id="1784128872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857593427" name="Picture"/>
+                          <pic:cNvPr id="1784128872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554254438" name="Picture">
+                  <wp:docPr id="1417951095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554254438" name="Picture"/>
+                          <pic:cNvPr id="1417951095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030690043" name="Picture">
+                  <wp:docPr id="148761873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030690043" name="Picture"/>
+                          <pic:cNvPr id="148761873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747753017" name="Picture">
+                  <wp:docPr id="536874358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747753017" name="Picture"/>
+                          <pic:cNvPr id="536874358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2103313624" name="Picture">
+                        <wp:docPr id="1674422280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2103313624" name="Picture"/>
+                                <pic:cNvPr id="1674422280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900000794" name="Picture">
+                  <wp:docPr id="1132884666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900000794" name="Picture"/>
+                          <pic:cNvPr id="1132884666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989899348" name="Picture">
+                  <wp:docPr id="432116343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989899348" name="Picture"/>
+                          <pic:cNvPr id="432116343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269015860" name="Picture">
+                  <wp:docPr id="564748264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269015860" name="Picture"/>
+                          <pic:cNvPr id="564748264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195357302" name="Picture">
+                  <wp:docPr id="1603710991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195357302" name="Picture"/>
+                          <pic:cNvPr id="1603710991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284185512" name="Picture">
+                  <wp:docPr id="1294197070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284185512" name="Picture"/>
+                          <pic:cNvPr id="1294197070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127184995" name="Picture">
+                  <wp:docPr id="1584596312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127184995" name="Picture"/>
+                          <pic:cNvPr id="1584596312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499046530" name="Picture">
+                        <wp:docPr id="35294456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499046530" name="Picture"/>
+                                <pic:cNvPr id="35294456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830176778" name="Picture">
+                  <wp:docPr id="1141182502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830176778" name="Picture"/>
+                          <pic:cNvPr id="1141182502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956857881" name="Picture">
+                  <wp:docPr id="234245121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956857881" name="Picture"/>
+                          <pic:cNvPr id="234245121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169948078" name="Picture">
+                  <wp:docPr id="526456795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169948078" name="Picture"/>
+                          <pic:cNvPr id="526456795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53674491" name="Picture">
+                  <wp:docPr id="364746510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53674491" name="Picture"/>
+                          <pic:cNvPr id="364746510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113159795" name="Picture">
+                  <wp:docPr id="1945041796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113159795" name="Picture"/>
+                          <pic:cNvPr id="1945041796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811308585" name="Picture">
+                  <wp:docPr id="16384277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811308585" name="Picture"/>
+                          <pic:cNvPr id="16384277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348583710" name="Picture">
+                        <wp:docPr id="1586287357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348583710" name="Picture"/>
+                                <pic:cNvPr id="1586287357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229704838" name="Picture">
+                  <wp:docPr id="300485550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229704838" name="Picture"/>
+                          <pic:cNvPr id="300485550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401310495" name="Picture">
+                  <wp:docPr id="692729940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401310495" name="Picture"/>
+                          <pic:cNvPr id="692729940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730871280" name="Picture">
+                  <wp:docPr id="1393202687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730871280" name="Picture"/>
+                          <pic:cNvPr id="1393202687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024685362" name="Picture">
+                  <wp:docPr id="558106657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024685362" name="Picture"/>
+                          <pic:cNvPr id="558106657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650380337" name="Picture">
+                  <wp:docPr id="538810677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650380337" name="Picture"/>
+                          <pic:cNvPr id="538810677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151736700" name="Picture">
+                  <wp:docPr id="692620720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151736700" name="Picture"/>
+                          <pic:cNvPr id="692620720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372613190" name="Picture">
+                  <wp:docPr id="1756930447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372613190" name="Picture"/>
+                          <pic:cNvPr id="1756930447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601620146" name="Picture">
+                  <wp:docPr id="308381988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601620146" name="Picture"/>
+                          <pic:cNvPr id="308381988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544063654" name="Picture">
+                  <wp:docPr id="1148290726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544063654" name="Picture"/>
+                          <pic:cNvPr id="1148290726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>