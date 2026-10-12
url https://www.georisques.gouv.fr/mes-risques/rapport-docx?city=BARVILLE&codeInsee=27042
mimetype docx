--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915943016" name="Picture">
+                  <wp:docPr id="222328517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915943016" name="Picture"/>
+                          <pic:cNvPr id="222328517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030728050" name="Picture">
+                  <wp:docPr id="2117864861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030728050" name="Picture"/>
+                          <pic:cNvPr id="2117864861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="872003599" name="Picture">
+                        <wp:docPr id="775456944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="872003599" name="Picture"/>
+                                <pic:cNvPr id="775456944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902651900" name="Picture">
+                  <wp:docPr id="1734611521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902651900" name="Picture"/>
+                          <pic:cNvPr id="1734611521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839925172" name="Picture">
+                  <wp:docPr id="1645117745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839925172" name="Picture"/>
+                          <pic:cNvPr id="1645117745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11322681" name="Picture">
+                  <wp:docPr id="190357978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11322681" name="Picture"/>
+                          <pic:cNvPr id="190357978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846220323" name="Picture">
+                  <wp:docPr id="1867403865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846220323" name="Picture"/>
+                          <pic:cNvPr id="1867403865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272852064" name="Picture">
+                  <wp:docPr id="1656353686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272852064" name="Picture"/>
+                          <pic:cNvPr id="1656353686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051340155" name="Picture">
+                        <wp:docPr id="241438096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051340155" name="Picture"/>
+                                <pic:cNvPr id="241438096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953141410" name="Picture">
+                        <wp:docPr id="650906128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953141410" name="Picture"/>
+                                <pic:cNvPr id="650906128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377166184" name="Picture">
+                        <wp:docPr id="719179574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377166184" name="Picture"/>
+                                <pic:cNvPr id="719179574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12473816" name="Picture">
+                        <wp:docPr id="2034454431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12473816" name="Picture"/>
+                                <pic:cNvPr id="2034454431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368093997" name="Picture">
+                        <wp:docPr id="624955565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368093997" name="Picture"/>
+                                <pic:cNvPr id="624955565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335043318" name="Picture">
+                        <wp:docPr id="74811530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335043318" name="Picture"/>
+                                <pic:cNvPr id="74811530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800820624" name="Picture">
+                        <wp:docPr id="1820277235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800820624" name="Picture"/>
+                                <pic:cNvPr id="1820277235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="501736754" name="Picture">
+                        <wp:docPr id="512534918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="501736754" name="Picture"/>
+                                <pic:cNvPr id="512534918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="585776326" name="Picture">
+                        <wp:docPr id="461242148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="585776326" name="Picture"/>
+                                <pic:cNvPr id="461242148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30199830" name="Picture">
+                        <wp:docPr id="2067750135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30199830" name="Picture"/>
+                                <pic:cNvPr id="2067750135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="630001784" name="Picture">
+                        <wp:docPr id="1920032604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="630001784" name="Picture"/>
+                                <pic:cNvPr id="1920032604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359828464" name="Picture">
+                        <wp:docPr id="1833613310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359828464" name="Picture"/>
+                                <pic:cNvPr id="1833613310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986375633" name="Picture">
+                        <wp:docPr id="1014612950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986375633" name="Picture"/>
+                                <pic:cNvPr id="1014612950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23903924" name="Picture">
+                        <wp:docPr id="827301038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23903924" name="Picture"/>
+                                <pic:cNvPr id="827301038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811861961" name="Picture">
+                        <wp:docPr id="900308296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811861961" name="Picture"/>
+                                <pic:cNvPr id="900308296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315315444" name="Picture">
+                  <wp:docPr id="1166409849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315315444" name="Picture"/>
+                          <pic:cNvPr id="1166409849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157629931" name="Picture">
+                  <wp:docPr id="354691276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157629931" name="Picture"/>
+                          <pic:cNvPr id="354691276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407572393" name="Picture">
+                  <wp:docPr id="1372874515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407572393" name="Picture"/>
+                          <pic:cNvPr id="1372874515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79555235" name="Picture">
+                  <wp:docPr id="433276114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79555235" name="Picture"/>
+                          <pic:cNvPr id="433276114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362702138" name="Picture">
+                  <wp:docPr id="849737543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362702138" name="Picture"/>
+                          <pic:cNvPr id="849737543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557539655" name="Picture">
+                  <wp:docPr id="684930850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557539655" name="Picture"/>
+                          <pic:cNvPr id="684930850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517182924" name="Picture">
+                        <wp:docPr id="1260126844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517182924" name="Picture"/>
+                                <pic:cNvPr id="1260126844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076674943" name="Picture">
+                  <wp:docPr id="544269126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076674943" name="Picture"/>
+                          <pic:cNvPr id="544269126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692576394" name="Picture">
+                  <wp:docPr id="1789138367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692576394" name="Picture"/>
+                          <pic:cNvPr id="1789138367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280973285" name="Picture">
+                  <wp:docPr id="1090581877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280973285" name="Picture"/>
+                          <pic:cNvPr id="1090581877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076140472" name="Picture">
+                  <wp:docPr id="1038706898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076140472" name="Picture"/>
+                          <pic:cNvPr id="1038706898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292632841" name="Picture">
+                  <wp:docPr id="435347568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292632841" name="Picture"/>
+                          <pic:cNvPr id="435347568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356493321" name="Picture">
+                  <wp:docPr id="1055796571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356493321" name="Picture"/>
+                          <pic:cNvPr id="1055796571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908352457" name="Picture">
+                        <wp:docPr id="1612252699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908352457" name="Picture"/>
+                                <pic:cNvPr id="1612252699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379326017" name="Picture">
+                  <wp:docPr id="202113683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379326017" name="Picture"/>
+                          <pic:cNvPr id="202113683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884520321" name="Picture">
+                  <wp:docPr id="387225520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884520321" name="Picture"/>
+                          <pic:cNvPr id="387225520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309820780" name="Picture">
+                  <wp:docPr id="779096591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309820780" name="Picture"/>
+                          <pic:cNvPr id="779096591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387526901" name="Picture">
+                  <wp:docPr id="440192475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387526901" name="Picture"/>
+                          <pic:cNvPr id="440192475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716038894" name="Picture">
+                  <wp:docPr id="712599056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716038894" name="Picture"/>
+                          <pic:cNvPr id="712599056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313021348" name="Picture">
+                  <wp:docPr id="482680511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313021348" name="Picture"/>
+                          <pic:cNvPr id="482680511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="29580060" name="Picture">
+                        <wp:docPr id="34612472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="29580060" name="Picture"/>
+                                <pic:cNvPr id="34612472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31951,57 +31951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320984839" name="Picture">
+                  <wp:docPr id="269170325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320984839" name="Picture"/>
+                          <pic:cNvPr id="269170325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32022,57 +32022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61911338" name="Picture">
+                  <wp:docPr id="1524561268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61911338" name="Picture"/>
+                          <pic:cNvPr id="1524561268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32501,57 +32501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414188027" name="Picture">
+                  <wp:docPr id="1500134707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414188027" name="Picture"/>
+                          <pic:cNvPr id="1500134707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33793,57 +33793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553755828" name="Picture">
+                  <wp:docPr id="1555572511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553755828" name="Picture"/>
+                          <pic:cNvPr id="1555572511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33882,57 +33882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520680428" name="Picture">
+                  <wp:docPr id="1910512809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520680428" name="Picture"/>
+                          <pic:cNvPr id="1910512809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34526,57 +34526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107611802" name="Picture">
+                  <wp:docPr id="2037064707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107611802" name="Picture"/>
+                          <pic:cNvPr id="2037064707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35524,57 +35524,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775567204" name="Picture">
+                  <wp:docPr id="1641288808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775567204" name="Picture"/>
+                          <pic:cNvPr id="1641288808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35627,57 +35627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295443133" name="Picture">
+                  <wp:docPr id="1555473420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295443133" name="Picture"/>
+                          <pic:cNvPr id="1555473420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37004,57 +37004,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216953558" name="Picture">
+                  <wp:docPr id="490948330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216953558" name="Picture"/>
+                          <pic:cNvPr id="490948330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38147,57 +38147,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454742180" name="Picture">
+                        <wp:docPr id="1767298812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454742180" name="Picture"/>
+                                <pic:cNvPr id="1767298812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39508,57 +39508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443822237" name="Picture">
+                  <wp:docPr id="1856354602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443822237" name="Picture"/>
+                          <pic:cNvPr id="1856354602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39597,57 +39597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788838549" name="Picture">
+                  <wp:docPr id="2050061091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788838549" name="Picture"/>
+                          <pic:cNvPr id="2050061091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40241,57 +40241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173580772" name="Picture">
+                  <wp:docPr id="354305178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173580772" name="Picture"/>
+                          <pic:cNvPr id="354305178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41239,57 +41239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729340084" name="Picture">
+                  <wp:docPr id="1374345986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729340084" name="Picture"/>
+                          <pic:cNvPr id="1374345986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41342,57 +41342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276045879" name="Picture">
+                  <wp:docPr id="715183551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276045879" name="Picture"/>
+                          <pic:cNvPr id="715183551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401012088" name="Picture">
+                  <wp:docPr id="1741822638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401012088" name="Picture"/>
+                          <pic:cNvPr id="1741822638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43862,57 +43862,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962883383" name="Picture">
+                        <wp:docPr id="935594052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962883383" name="Picture"/>
+                                <pic:cNvPr id="935594052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45133,57 +45133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365830894" name="Picture">
+                  <wp:docPr id="1644395834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365830894" name="Picture"/>
+                          <pic:cNvPr id="1644395834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45213,57 +45213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430593488" name="Picture">
+                  <wp:docPr id="417235186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430593488" name="Picture"/>
+                          <pic:cNvPr id="417235186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45692,57 +45692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960378503" name="Picture">
+                  <wp:docPr id="539528181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960378503" name="Picture"/>
+                          <pic:cNvPr id="539528181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48078,57 +48078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177871360" name="Picture">
+                  <wp:docPr id="1596124174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177871360" name="Picture"/>
+                          <pic:cNvPr id="1596124174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48149,57 +48149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104530006" name="Picture">
+                  <wp:docPr id="857161224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104530006" name="Picture"/>
+                          <pic:cNvPr id="857161224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48563,57 +48563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100570067" name="Picture">
+                  <wp:docPr id="1459907772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100570067" name="Picture"/>
+                          <pic:cNvPr id="1459907772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>