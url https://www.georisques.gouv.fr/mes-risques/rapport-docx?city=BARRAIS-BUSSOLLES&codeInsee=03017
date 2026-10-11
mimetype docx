--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331862880" name="Picture">
+                  <wp:docPr id="63385320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331862880" name="Picture"/>
+                          <pic:cNvPr id="63385320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648397505" name="Picture">
+                  <wp:docPr id="259983397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648397505" name="Picture"/>
+                          <pic:cNvPr id="259983397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892869758" name="Picture">
+                        <wp:docPr id="356387111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892869758" name="Picture"/>
+                                <pic:cNvPr id="356387111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428621475" name="Picture">
+                  <wp:docPr id="2006034604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428621475" name="Picture"/>
+                          <pic:cNvPr id="2006034604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409520712" name="Picture">
+                  <wp:docPr id="2126734912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409520712" name="Picture"/>
+                          <pic:cNvPr id="2126734912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469352815" name="Picture">
+                  <wp:docPr id="324195386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469352815" name="Picture"/>
+                          <pic:cNvPr id="324195386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136843488" name="Picture">
+                  <wp:docPr id="40921128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136843488" name="Picture"/>
+                          <pic:cNvPr id="40921128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277571364" name="Picture">
+                  <wp:docPr id="551888705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277571364" name="Picture"/>
+                          <pic:cNvPr id="551888705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415413600" name="Picture">
+                        <wp:docPr id="1160686920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415413600" name="Picture"/>
+                                <pic:cNvPr id="1160686920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211175258" name="Picture">
+                        <wp:docPr id="564022274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211175258" name="Picture"/>
+                                <pic:cNvPr id="564022274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81167050" name="Picture">
+                        <wp:docPr id="323007471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81167050" name="Picture"/>
+                                <pic:cNvPr id="323007471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1803780021" name="Picture">
+                        <wp:docPr id="211639151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1803780021" name="Picture"/>
+                                <pic:cNvPr id="211639151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736025680" name="Picture">
+                        <wp:docPr id="1573747428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736025680" name="Picture"/>
+                                <pic:cNvPr id="1573747428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042166582" name="Picture">
+                        <wp:docPr id="1318713761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042166582" name="Picture"/>
+                                <pic:cNvPr id="1318713761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077762535" name="Picture">
+                        <wp:docPr id="287246967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077762535" name="Picture"/>
+                                <pic:cNvPr id="287246967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734838275" name="Picture">
+                        <wp:docPr id="822201253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734838275" name="Picture"/>
+                                <pic:cNvPr id="822201253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282028558" name="Picture">
+                        <wp:docPr id="975707168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282028558" name="Picture"/>
+                                <pic:cNvPr id="975707168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255589188" name="Picture">
+                        <wp:docPr id="2112890074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255589188" name="Picture"/>
+                                <pic:cNvPr id="2112890074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93921742" name="Picture">
+                        <wp:docPr id="1118802377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93921742" name="Picture"/>
+                                <pic:cNvPr id="1118802377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109620781" name="Picture">
+                        <wp:docPr id="1951287086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109620781" name="Picture"/>
+                                <pic:cNvPr id="1951287086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915913378" name="Picture">
+                        <wp:docPr id="510261072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915913378" name="Picture"/>
+                                <pic:cNvPr id="510261072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972843667" name="Picture">
+                        <wp:docPr id="1414124502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972843667" name="Picture"/>
+                                <pic:cNvPr id="1414124502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826618489" name="Picture">
+                        <wp:docPr id="477951575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826618489" name="Picture"/>
+                                <pic:cNvPr id="477951575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212478147" name="Picture">
+                  <wp:docPr id="1629303033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212478147" name="Picture"/>
+                          <pic:cNvPr id="1629303033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130517663" name="Picture">
+                  <wp:docPr id="572753718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130517663" name="Picture"/>
+                          <pic:cNvPr id="572753718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694454139" name="Picture">
+                  <wp:docPr id="2026812958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694454139" name="Picture"/>
+                          <pic:cNvPr id="2026812958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399164799" name="Picture">
+                  <wp:docPr id="1037019248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399164799" name="Picture"/>
+                          <pic:cNvPr id="1037019248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958801178" name="Picture">
+                  <wp:docPr id="1605337128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958801178" name="Picture"/>
+                          <pic:cNvPr id="1605337128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581704538" name="Picture">
+                  <wp:docPr id="921751968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581704538" name="Picture"/>
+                          <pic:cNvPr id="921751968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003457494" name="Picture">
+                        <wp:docPr id="492096743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003457494" name="Picture"/>
+                                <pic:cNvPr id="492096743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549931241" name="Picture">
+                  <wp:docPr id="1086333544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549931241" name="Picture"/>
+                          <pic:cNvPr id="1086333544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625449704" name="Picture">
+                  <wp:docPr id="357598287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625449704" name="Picture"/>
+                          <pic:cNvPr id="357598287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666161689" name="Picture">
+                  <wp:docPr id="777540086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666161689" name="Picture"/>
+                          <pic:cNvPr id="777540086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61416903" name="Picture">
+                  <wp:docPr id="2089485697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61416903" name="Picture"/>
+                          <pic:cNvPr id="2089485697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709517730" name="Picture">
+                  <wp:docPr id="229790879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709517730" name="Picture"/>
+                          <pic:cNvPr id="229790879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455029406" name="Picture">
+                  <wp:docPr id="312949338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455029406" name="Picture"/>
+                          <pic:cNvPr id="312949338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898516979" name="Picture">
+                        <wp:docPr id="106499552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898516979" name="Picture"/>
+                                <pic:cNvPr id="106499552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1960177973" name="Picture">
+                        <wp:docPr id="1818584970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1960177973" name="Picture"/>
+                                <pic:cNvPr id="1818584970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857964931" name="Picture">
+                  <wp:docPr id="580731371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857964931" name="Picture"/>
+                          <pic:cNvPr id="580731371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260128410" name="Picture">
+                  <wp:docPr id="1298198276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260128410" name="Picture"/>
+                          <pic:cNvPr id="1298198276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613109653" name="Picture">
+                  <wp:docPr id="1384736667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613109653" name="Picture"/>
+                          <pic:cNvPr id="1384736667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904064341" name="Picture">
+                  <wp:docPr id="596834456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904064341" name="Picture"/>
+                          <pic:cNvPr id="596834456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782244837" name="Picture">
+                  <wp:docPr id="1806435616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782244837" name="Picture"/>
+                          <pic:cNvPr id="1806435616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677961454" name="Picture">
+                  <wp:docPr id="812290336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677961454" name="Picture"/>
+                          <pic:cNvPr id="812290336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287220380" name="Picture">
+                        <wp:docPr id="1403373251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287220380" name="Picture"/>
+                                <pic:cNvPr id="1403373251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889518397" name="Picture">
+                  <wp:docPr id="925019654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889518397" name="Picture"/>
+                          <pic:cNvPr id="925019654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936344199" name="Picture">
+                  <wp:docPr id="744862653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936344199" name="Picture"/>
+                          <pic:cNvPr id="744862653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113506364" name="Picture">
+                  <wp:docPr id="913601185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113506364" name="Picture"/>
+                          <pic:cNvPr id="913601185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168847532" name="Picture">
+                  <wp:docPr id="1739334652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168847532" name="Picture"/>
+                          <pic:cNvPr id="1739334652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796051721" name="Picture">
+                  <wp:docPr id="1752143725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796051721" name="Picture"/>
+                          <pic:cNvPr id="1752143725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458874437" name="Picture">
+                  <wp:docPr id="41978653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458874437" name="Picture"/>
+                          <pic:cNvPr id="41978653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162700878" name="Picture">
+                        <wp:docPr id="1341884670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162700878" name="Picture"/>
+                                <pic:cNvPr id="1341884670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662822143" name="Picture">
+                  <wp:docPr id="2095410464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662822143" name="Picture"/>
+                          <pic:cNvPr id="2095410464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295891914" name="Picture">
+                  <wp:docPr id="1875551802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295891914" name="Picture"/>
+                          <pic:cNvPr id="1875551802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156444324" name="Picture">
+                  <wp:docPr id="257724286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156444324" name="Picture"/>
+                          <pic:cNvPr id="257724286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176089750" name="Picture">
+                  <wp:docPr id="1753245311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176089750" name="Picture"/>
+                          <pic:cNvPr id="1753245311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113936969" name="Picture">
+                  <wp:docPr id="1476009790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113936969" name="Picture"/>
+                          <pic:cNvPr id="1476009790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668055838" name="Picture">
+                  <wp:docPr id="1379368236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668055838" name="Picture"/>
+                          <pic:cNvPr id="1379368236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315869488" name="Picture">
+                  <wp:docPr id="1332993472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315869488" name="Picture"/>
+                          <pic:cNvPr id="1332993472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101559629" name="Picture">
+                  <wp:docPr id="228572391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101559629" name="Picture"/>
+                          <pic:cNvPr id="228572391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709551994" name="Picture">
+                  <wp:docPr id="758098226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709551994" name="Picture"/>
+                          <pic:cNvPr id="758098226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>