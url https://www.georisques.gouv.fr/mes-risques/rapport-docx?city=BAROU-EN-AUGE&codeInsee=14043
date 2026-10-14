--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812032327" name="Picture">
+                  <wp:docPr id="927684641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812032327" name="Picture"/>
+                          <pic:cNvPr id="927684641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540102513" name="Picture">
+                  <wp:docPr id="926388103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540102513" name="Picture"/>
+                          <pic:cNvPr id="926388103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513986073" name="Picture">
+                        <wp:docPr id="1152043204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513986073" name="Picture"/>
+                                <pic:cNvPr id="1152043204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989380756" name="Picture">
+                  <wp:docPr id="807491007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989380756" name="Picture"/>
+                          <pic:cNvPr id="807491007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926422717" name="Picture">
+                  <wp:docPr id="2089571953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926422717" name="Picture"/>
+                          <pic:cNvPr id="2089571953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045520438" name="Picture">
+                  <wp:docPr id="524903980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045520438" name="Picture"/>
+                          <pic:cNvPr id="524903980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831648892" name="Picture">
+                  <wp:docPr id="1751397522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831648892" name="Picture"/>
+                          <pic:cNvPr id="1751397522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051268157" name="Picture">
+                  <wp:docPr id="814529545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051268157" name="Picture"/>
+                          <pic:cNvPr id="814529545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1583649757" name="Picture">
+                        <wp:docPr id="359947971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1583649757" name="Picture"/>
+                                <pic:cNvPr id="359947971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639221515" name="Picture">
+                        <wp:docPr id="348159436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639221515" name="Picture"/>
+                                <pic:cNvPr id="348159436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52886510" name="Picture">
+                        <wp:docPr id="1392110402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52886510" name="Picture"/>
+                                <pic:cNvPr id="1392110402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548925069" name="Picture">
+                        <wp:docPr id="74568365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548925069" name="Picture"/>
+                                <pic:cNvPr id="74568365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108009139" name="Picture">
+                        <wp:docPr id="994768370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108009139" name="Picture"/>
+                                <pic:cNvPr id="994768370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759126303" name="Picture">
+                        <wp:docPr id="1508065467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759126303" name="Picture"/>
+                                <pic:cNvPr id="1508065467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401076187" name="Picture">
+                        <wp:docPr id="574422809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401076187" name="Picture"/>
+                                <pic:cNvPr id="574422809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172564121" name="Picture">
+                        <wp:docPr id="1437493400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172564121" name="Picture"/>
+                                <pic:cNvPr id="1437493400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815229074" name="Picture">
+                        <wp:docPr id="2025675773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815229074" name="Picture"/>
+                                <pic:cNvPr id="2025675773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735985265" name="Picture">
+                        <wp:docPr id="223676851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735985265" name="Picture"/>
+                                <pic:cNvPr id="223676851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486484991" name="Picture">
+                        <wp:docPr id="712095684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486484991" name="Picture"/>
+                                <pic:cNvPr id="712095684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359715108" name="Picture">
+                        <wp:docPr id="1360324905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359715108" name="Picture"/>
+                                <pic:cNvPr id="1360324905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978659214" name="Picture">
+                        <wp:docPr id="865694127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978659214" name="Picture"/>
+                                <pic:cNvPr id="865694127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864193892" name="Picture">
+                        <wp:docPr id="1350095546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864193892" name="Picture"/>
+                                <pic:cNvPr id="1350095546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142024123" name="Picture">
+                        <wp:docPr id="288668620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142024123" name="Picture"/>
+                                <pic:cNvPr id="288668620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130418801" name="Picture">
+                  <wp:docPr id="578935411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130418801" name="Picture"/>
+                          <pic:cNvPr id="578935411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847929311" name="Picture">
+                  <wp:docPr id="585313446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847929311" name="Picture"/>
+                          <pic:cNvPr id="585313446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665022022" name="Picture">
+                  <wp:docPr id="903103898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665022022" name="Picture"/>
+                          <pic:cNvPr id="903103898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882859134" name="Picture">
+                  <wp:docPr id="1790486448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882859134" name="Picture"/>
+                          <pic:cNvPr id="1790486448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708167712" name="Picture">
+                  <wp:docPr id="1021222474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708167712" name="Picture"/>
+                          <pic:cNvPr id="1021222474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947084732" name="Picture">
+                  <wp:docPr id="853922002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947084732" name="Picture"/>
+                          <pic:cNvPr id="853922002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740777116" name="Picture">
+                        <wp:docPr id="86083208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740777116" name="Picture"/>
+                                <pic:cNvPr id="86083208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608209899" name="Picture">
+                  <wp:docPr id="1617550656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608209899" name="Picture"/>
+                          <pic:cNvPr id="1617550656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156394094" name="Picture">
+                  <wp:docPr id="128882736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156394094" name="Picture"/>
+                          <pic:cNvPr id="128882736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144490270" name="Picture">
+                  <wp:docPr id="246569867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144490270" name="Picture"/>
+                          <pic:cNvPr id="246569867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589045616" name="Picture">
+                  <wp:docPr id="1536329554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589045616" name="Picture"/>
+                          <pic:cNvPr id="1536329554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721702201" name="Picture">
+                  <wp:docPr id="1736520625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721702201" name="Picture"/>
+                          <pic:cNvPr id="1736520625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722969729" name="Picture">
+                  <wp:docPr id="1111596227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722969729" name="Picture"/>
+                          <pic:cNvPr id="1111596227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012392335" name="Picture">
+                        <wp:docPr id="655698765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012392335" name="Picture"/>
+                                <pic:cNvPr id="655698765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351222958" name="Picture">
+                        <wp:docPr id="918446325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351222958" name="Picture"/>
+                                <pic:cNvPr id="918446325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990411119" name="Picture">
+                  <wp:docPr id="956267052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990411119" name="Picture"/>
+                          <pic:cNvPr id="956267052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731031945" name="Picture">
+                  <wp:docPr id="1726432374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731031945" name="Picture"/>
+                          <pic:cNvPr id="1726432374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492802509" name="Picture">
+                  <wp:docPr id="1297273276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492802509" name="Picture"/>
+                          <pic:cNvPr id="1297273276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821468043" name="Picture">
+                  <wp:docPr id="826623685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821468043" name="Picture"/>
+                          <pic:cNvPr id="826623685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597559286" name="Picture">
+                  <wp:docPr id="438967636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597559286" name="Picture"/>
+                          <pic:cNvPr id="438967636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222992135" name="Picture">
+                  <wp:docPr id="1026039066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222992135" name="Picture"/>
+                          <pic:cNvPr id="1026039066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120122458" name="Picture">
+                        <wp:docPr id="25997958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120122458" name="Picture"/>
+                                <pic:cNvPr id="25997958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670417465" name="Picture">
+                  <wp:docPr id="2083635040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670417465" name="Picture"/>
+                          <pic:cNvPr id="2083635040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287718262" name="Picture">
+                  <wp:docPr id="416120679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287718262" name="Picture"/>
+                          <pic:cNvPr id="416120679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061962840" name="Picture">
+                  <wp:docPr id="495588232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061962840" name="Picture"/>
+                          <pic:cNvPr id="495588232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677194050" name="Picture">
+                  <wp:docPr id="2075757002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677194050" name="Picture"/>
+                          <pic:cNvPr id="2075757002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100026330" name="Picture">
+                  <wp:docPr id="193744567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100026330" name="Picture"/>
+                          <pic:cNvPr id="193744567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307631533" name="Picture">
+                  <wp:docPr id="107003151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307631533" name="Picture"/>
+                          <pic:cNvPr id="107003151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096624591" name="Picture">
+                        <wp:docPr id="1007305736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096624591" name="Picture"/>
+                                <pic:cNvPr id="1007305736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669637940" name="Picture">
+                  <wp:docPr id="1057033795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669637940" name="Picture"/>
+                          <pic:cNvPr id="1057033795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201805798" name="Picture">
+                  <wp:docPr id="1435455379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201805798" name="Picture"/>
+                          <pic:cNvPr id="1435455379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939784865" name="Picture">
+                  <wp:docPr id="144486390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939784865" name="Picture"/>
+                          <pic:cNvPr id="144486390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505641815" name="Picture">
+                  <wp:docPr id="833859945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505641815" name="Picture"/>
+                          <pic:cNvPr id="833859945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125947477" name="Picture">
+                  <wp:docPr id="501170739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125947477" name="Picture"/>
+                          <pic:cNvPr id="501170739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511113041" name="Picture">
+                  <wp:docPr id="1280261179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511113041" name="Picture"/>
+                          <pic:cNvPr id="1280261179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103981174" name="Picture">
+                  <wp:docPr id="728117595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103981174" name="Picture"/>
+                          <pic:cNvPr id="728117595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175164766" name="Picture">
+                  <wp:docPr id="1187037039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175164766" name="Picture"/>
+                          <pic:cNvPr id="1187037039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241173814" name="Picture">
+                  <wp:docPr id="1693948076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241173814" name="Picture"/>
+                          <pic:cNvPr id="1693948076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>