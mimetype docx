--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736632127" name="Picture">
+                  <wp:docPr id="266104753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736632127" name="Picture"/>
+                          <pic:cNvPr id="266104753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355606672" name="Picture">
+                  <wp:docPr id="2057269541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355606672" name="Picture"/>
+                          <pic:cNvPr id="2057269541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878894168" name="Picture">
+                        <wp:docPr id="623421655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878894168" name="Picture"/>
+                                <pic:cNvPr id="623421655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400594627" name="Picture">
+                  <wp:docPr id="163110427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400594627" name="Picture"/>
+                          <pic:cNvPr id="163110427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697871901" name="Picture">
+                  <wp:docPr id="415938911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697871901" name="Picture"/>
+                          <pic:cNvPr id="415938911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485743641" name="Picture">
+                  <wp:docPr id="656147790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485743641" name="Picture"/>
+                          <pic:cNvPr id="656147790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010858257" name="Picture">
+                  <wp:docPr id="1827997605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010858257" name="Picture"/>
+                          <pic:cNvPr id="1827997605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99859023" name="Picture">
+                  <wp:docPr id="46992866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99859023" name="Picture"/>
+                          <pic:cNvPr id="46992866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041699655" name="Picture">
+                        <wp:docPr id="880802985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041699655" name="Picture"/>
+                                <pic:cNvPr id="880802985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420560063" name="Picture">
+                        <wp:docPr id="154722543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420560063" name="Picture"/>
+                                <pic:cNvPr id="154722543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="309360667" name="Picture">
+                        <wp:docPr id="1590620030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="309360667" name="Picture"/>
+                                <pic:cNvPr id="1590620030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364894423" name="Picture">
+                        <wp:docPr id="1086029533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364894423" name="Picture"/>
+                                <pic:cNvPr id="1086029533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2037990333" name="Picture">
+                        <wp:docPr id="981112077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2037990333" name="Picture"/>
+                                <pic:cNvPr id="981112077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919118287" name="Picture">
+                        <wp:docPr id="271562267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919118287" name="Picture"/>
+                                <pic:cNvPr id="271562267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040208744" name="Picture">
+                        <wp:docPr id="124748946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040208744" name="Picture"/>
+                                <pic:cNvPr id="124748946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372859229" name="Picture">
+                        <wp:docPr id="378548799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372859229" name="Picture"/>
+                                <pic:cNvPr id="378548799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868614500" name="Picture">
+                        <wp:docPr id="2119145857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868614500" name="Picture"/>
+                                <pic:cNvPr id="2119145857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="990787119" name="Picture">
+                        <wp:docPr id="1277447605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="990787119" name="Picture"/>
+                                <pic:cNvPr id="1277447605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465683492" name="Picture">
+                        <wp:docPr id="199144829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465683492" name="Picture"/>
+                                <pic:cNvPr id="199144829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="968848142" name="Picture">
+                        <wp:docPr id="2125676028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="968848142" name="Picture"/>
+                                <pic:cNvPr id="2125676028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669655720" name="Picture">
+                        <wp:docPr id="1721241406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669655720" name="Picture"/>
+                                <pic:cNvPr id="1721241406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995562826" name="Picture">
+                        <wp:docPr id="473389307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995562826" name="Picture"/>
+                                <pic:cNvPr id="473389307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625707091" name="Picture">
+                        <wp:docPr id="1003155311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625707091" name="Picture"/>
+                                <pic:cNvPr id="1003155311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033882665" name="Picture">
+                        <wp:docPr id="1189934273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033882665" name="Picture"/>
+                                <pic:cNvPr id="1189934273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054502443" name="Picture">
+                        <wp:docPr id="966411841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054502443" name="Picture"/>
+                                <pic:cNvPr id="966411841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447354951" name="Picture">
+                        <wp:docPr id="1347019262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447354951" name="Picture"/>
+                                <pic:cNvPr id="1347019262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277093672" name="Picture">
+                  <wp:docPr id="1373004671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277093672" name="Picture"/>
+                          <pic:cNvPr id="1373004671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997919784" name="Picture">
+                  <wp:docPr id="1542023142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997919784" name="Picture"/>
+                          <pic:cNvPr id="1542023142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475584056" name="Picture">
+                  <wp:docPr id="725963017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475584056" name="Picture"/>
+                          <pic:cNvPr id="725963017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209693100" name="Picture">
+                  <wp:docPr id="1159267722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209693100" name="Picture"/>
+                          <pic:cNvPr id="1159267722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821829684" name="Picture">
+                  <wp:docPr id="448435555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821829684" name="Picture"/>
+                          <pic:cNvPr id="448435555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880197450" name="Picture">
+                  <wp:docPr id="915575173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880197450" name="Picture"/>
+                          <pic:cNvPr id="915575173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3305101" name="Picture">
+                        <wp:docPr id="481411639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3305101" name="Picture"/>
+                                <pic:cNvPr id="481411639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079325250" name="Picture">
+                  <wp:docPr id="1533129836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079325250" name="Picture"/>
+                          <pic:cNvPr id="1533129836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891807191" name="Picture">
+                  <wp:docPr id="749421746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891807191" name="Picture"/>
+                          <pic:cNvPr id="749421746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662513476" name="Picture">
+                  <wp:docPr id="1050254186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662513476" name="Picture"/>
+                          <pic:cNvPr id="1050254186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073354691" name="Picture">
+                  <wp:docPr id="2094941008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073354691" name="Picture"/>
+                          <pic:cNvPr id="2094941008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705975973" name="Picture">
+                  <wp:docPr id="1632977231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705975973" name="Picture"/>
+                          <pic:cNvPr id="1632977231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441370604" name="Picture">
+                  <wp:docPr id="842532984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441370604" name="Picture"/>
+                          <pic:cNvPr id="842532984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="881808569" name="Picture">
+                        <wp:docPr id="815020123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="881808569" name="Picture"/>
+                                <pic:cNvPr id="815020123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770753845" name="Picture">
+                  <wp:docPr id="1117621753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770753845" name="Picture"/>
+                          <pic:cNvPr id="1117621753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68385911" name="Picture">
+                  <wp:docPr id="1217635629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68385911" name="Picture"/>
+                          <pic:cNvPr id="1217635629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497554432" name="Picture">
+                  <wp:docPr id="1070063346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497554432" name="Picture"/>
+                          <pic:cNvPr id="1070063346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208818714" name="Picture">
+                  <wp:docPr id="2035441386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208818714" name="Picture"/>
+                          <pic:cNvPr id="2035441386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906190463" name="Picture">
+                  <wp:docPr id="362642067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906190463" name="Picture"/>
+                          <pic:cNvPr id="362642067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114205022" name="Picture">
+                  <wp:docPr id="1631337904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114205022" name="Picture"/>
+                          <pic:cNvPr id="1631337904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389056155" name="Picture">
+                        <wp:docPr id="1664762125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389056155" name="Picture"/>
+                                <pic:cNvPr id="1664762125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221917529" name="Picture">
+                  <wp:docPr id="1667969383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221917529" name="Picture"/>
+                          <pic:cNvPr id="1667969383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988671856" name="Picture">
+                  <wp:docPr id="552880966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988671856" name="Picture"/>
+                          <pic:cNvPr id="552880966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028391999" name="Picture">
+                  <wp:docPr id="1847977807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028391999" name="Picture"/>
+                          <pic:cNvPr id="1847977807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173029051" name="Picture">
+                  <wp:docPr id="1313693818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173029051" name="Picture"/>
+                          <pic:cNvPr id="1313693818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115706079" name="Picture">
+                  <wp:docPr id="2124896375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115706079" name="Picture"/>
+                          <pic:cNvPr id="2124896375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642400697" name="Picture">
+                  <wp:docPr id="421254753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642400697" name="Picture"/>
+                          <pic:cNvPr id="421254753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881407945" name="Picture">
+                        <wp:docPr id="1763298309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881407945" name="Picture"/>
+                                <pic:cNvPr id="1763298309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77058557" name="Picture">
+                  <wp:docPr id="779532185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77058557" name="Picture"/>
+                          <pic:cNvPr id="779532185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351427278" name="Picture">
+                  <wp:docPr id="692350587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351427278" name="Picture"/>
+                          <pic:cNvPr id="692350587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352419159" name="Picture">
+                  <wp:docPr id="1532195397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352419159" name="Picture"/>
+                          <pic:cNvPr id="1532195397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070847888" name="Picture">
+                  <wp:docPr id="1054371802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070847888" name="Picture"/>
+                          <pic:cNvPr id="1054371802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889231688" name="Picture">
+                  <wp:docPr id="2005725552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889231688" name="Picture"/>
+                          <pic:cNvPr id="2005725552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659626522" name="Picture">
+                  <wp:docPr id="467039365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659626522" name="Picture"/>
+                          <pic:cNvPr id="467039365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071615939" name="Picture">
+                  <wp:docPr id="298970740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071615939" name="Picture"/>
+                          <pic:cNvPr id="298970740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175239042" name="Picture">
+                  <wp:docPr id="965460631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175239042" name="Picture"/>
+                          <pic:cNvPr id="965460631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303441102" name="Picture">
+                  <wp:docPr id="977726137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303441102" name="Picture"/>
+                          <pic:cNvPr id="977726137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570158185" name="Picture">
+                  <wp:docPr id="306911354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570158185" name="Picture"/>
+                          <pic:cNvPr id="306911354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103185427" name="Picture">
+                  <wp:docPr id="1351998965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103185427" name="Picture"/>
+                          <pic:cNvPr id="1351998965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048980322" name="Picture">
+                  <wp:docPr id="1597629495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048980322" name="Picture"/>
+                          <pic:cNvPr id="1597629495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652355909" name="Picture">
+                  <wp:docPr id="48932677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652355909" name="Picture"/>
+                          <pic:cNvPr id="48932677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203924709" name="Picture">
+                  <wp:docPr id="1119935437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203924709" name="Picture"/>
+                          <pic:cNvPr id="1119935437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743557091" name="Picture">
+                  <wp:docPr id="1345565752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743557091" name="Picture"/>
+                          <pic:cNvPr id="1345565752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>