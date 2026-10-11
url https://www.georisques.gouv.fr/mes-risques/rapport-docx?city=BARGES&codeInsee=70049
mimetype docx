--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81563478" name="Picture">
+                  <wp:docPr id="310998437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81563478" name="Picture"/>
+                          <pic:cNvPr id="310998437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182582040" name="Picture">
+                  <wp:docPr id="1390228333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182582040" name="Picture"/>
+                          <pic:cNvPr id="1390228333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709000311" name="Picture">
+                        <wp:docPr id="668285517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709000311" name="Picture"/>
+                                <pic:cNvPr id="668285517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313316981" name="Picture">
+                  <wp:docPr id="2010901016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313316981" name="Picture"/>
+                          <pic:cNvPr id="2010901016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264947298" name="Picture">
+                  <wp:docPr id="1437386350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264947298" name="Picture"/>
+                          <pic:cNvPr id="1437386350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591591537" name="Picture">
+                  <wp:docPr id="2089058231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591591537" name="Picture"/>
+                          <pic:cNvPr id="2089058231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89654355" name="Picture">
+                  <wp:docPr id="1464333323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89654355" name="Picture"/>
+                          <pic:cNvPr id="1464333323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223761307" name="Picture">
+                  <wp:docPr id="1213242720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223761307" name="Picture"/>
+                          <pic:cNvPr id="1213242720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331261392" name="Picture">
+                        <wp:docPr id="228332290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331261392" name="Picture"/>
+                                <pic:cNvPr id="228332290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639090957" name="Picture">
+                        <wp:docPr id="183660260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639090957" name="Picture"/>
+                                <pic:cNvPr id="183660260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782553720" name="Picture">
+                        <wp:docPr id="1879777947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782553720" name="Picture"/>
+                                <pic:cNvPr id="1879777947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837925562" name="Picture">
+                        <wp:docPr id="980664554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837925562" name="Picture"/>
+                                <pic:cNvPr id="980664554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910134911" name="Picture">
+                        <wp:docPr id="949348488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910134911" name="Picture"/>
+                                <pic:cNvPr id="949348488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421206048" name="Picture">
+                        <wp:docPr id="149950001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421206048" name="Picture"/>
+                                <pic:cNvPr id="149950001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499501156" name="Picture">
+                        <wp:docPr id="1878862255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499501156" name="Picture"/>
+                                <pic:cNvPr id="1878862255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="644238270" name="Picture">
+                        <wp:docPr id="654995973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="644238270" name="Picture"/>
+                                <pic:cNvPr id="654995973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1053652129" name="Picture">
+                        <wp:docPr id="1497984604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1053652129" name="Picture"/>
+                                <pic:cNvPr id="1497984604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213926850" name="Picture">
+                        <wp:docPr id="8493813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213926850" name="Picture"/>
+                                <pic:cNvPr id="8493813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455577055" name="Picture">
+                        <wp:docPr id="1494566211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455577055" name="Picture"/>
+                                <pic:cNvPr id="1494566211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1116137873" name="Picture">
+                        <wp:docPr id="922667877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1116137873" name="Picture"/>
+                                <pic:cNvPr id="922667877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682035429" name="Picture">
+                        <wp:docPr id="1395903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682035429" name="Picture"/>
+                                <pic:cNvPr id="1395903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404679849" name="Picture">
+                        <wp:docPr id="1545252602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404679849" name="Picture"/>
+                                <pic:cNvPr id="1545252602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701886324" name="Picture">
+                        <wp:docPr id="1487947691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701886324" name="Picture"/>
+                                <pic:cNvPr id="1487947691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849339257" name="Picture">
+                        <wp:docPr id="446119002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849339257" name="Picture"/>
+                                <pic:cNvPr id="446119002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816358695" name="Picture">
+                        <wp:docPr id="1081860246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816358695" name="Picture"/>
+                                <pic:cNvPr id="1081860246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040900368" name="Picture">
+                        <wp:docPr id="1642344614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040900368" name="Picture"/>
+                                <pic:cNvPr id="1642344614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772467228" name="Picture">
+                  <wp:docPr id="44164063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772467228" name="Picture"/>
+                          <pic:cNvPr id="44164063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084367638" name="Picture">
+                  <wp:docPr id="531705951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084367638" name="Picture"/>
+                          <pic:cNvPr id="531705951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607553740" name="Picture">
+                  <wp:docPr id="242108787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607553740" name="Picture"/>
+                          <pic:cNvPr id="242108787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611767255" name="Picture">
+                  <wp:docPr id="522209498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611767255" name="Picture"/>
+                          <pic:cNvPr id="522209498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772797879" name="Picture">
+                  <wp:docPr id="1750675249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772797879" name="Picture"/>
+                          <pic:cNvPr id="1750675249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918963995" name="Picture">
+                  <wp:docPr id="252574995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918963995" name="Picture"/>
+                          <pic:cNvPr id="252574995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1934614766" name="Picture">
+                        <wp:docPr id="1353462096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1934614766" name="Picture"/>
+                                <pic:cNvPr id="1353462096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611790725" name="Picture">
+                  <wp:docPr id="472342790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611790725" name="Picture"/>
+                          <pic:cNvPr id="472342790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657569545" name="Picture">
+                  <wp:docPr id="1968417003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657569545" name="Picture"/>
+                          <pic:cNvPr id="1968417003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737508241" name="Picture">
+                  <wp:docPr id="1145315744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737508241" name="Picture"/>
+                          <pic:cNvPr id="1145315744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859934479" name="Picture">
+                  <wp:docPr id="1821707281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859934479" name="Picture"/>
+                          <pic:cNvPr id="1821707281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019955737" name="Picture">
+                  <wp:docPr id="1163862454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019955737" name="Picture"/>
+                          <pic:cNvPr id="1163862454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470437431" name="Picture">
+                  <wp:docPr id="1661870612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470437431" name="Picture"/>
+                          <pic:cNvPr id="1661870612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567210891" name="Picture">
+                        <wp:docPr id="1225682812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567210891" name="Picture"/>
+                                <pic:cNvPr id="1225682812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873886846" name="Picture">
+                        <wp:docPr id="1282412981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873886846" name="Picture"/>
+                                <pic:cNvPr id="1282412981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968219304" name="Picture">
+                  <wp:docPr id="1983898312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968219304" name="Picture"/>
+                          <pic:cNvPr id="1983898312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433336172" name="Picture">
+                  <wp:docPr id="5208209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433336172" name="Picture"/>
+                          <pic:cNvPr id="5208209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302627797" name="Picture">
+                  <wp:docPr id="1402622255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302627797" name="Picture"/>
+                          <pic:cNvPr id="1402622255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63745803" name="Picture">
+                  <wp:docPr id="729750164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63745803" name="Picture"/>
+                          <pic:cNvPr id="729750164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802782910" name="Picture">
+                  <wp:docPr id="1908343642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802782910" name="Picture"/>
+                          <pic:cNvPr id="1908343642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961694406" name="Picture">
+                  <wp:docPr id="1082746409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961694406" name="Picture"/>
+                          <pic:cNvPr id="1082746409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480577701" name="Picture">
+                        <wp:docPr id="1669246383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480577701" name="Picture"/>
+                                <pic:cNvPr id="1669246383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931820941" name="Picture">
+                  <wp:docPr id="1758275527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931820941" name="Picture"/>
+                          <pic:cNvPr id="1758275527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029998783" name="Picture">
+                  <wp:docPr id="155994879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029998783" name="Picture"/>
+                          <pic:cNvPr id="155994879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386111055" name="Picture">
+                  <wp:docPr id="198375204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386111055" name="Picture"/>
+                          <pic:cNvPr id="198375204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153100485" name="Picture">
+                  <wp:docPr id="1339038918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153100485" name="Picture"/>
+                          <pic:cNvPr id="1339038918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46748219" name="Picture">
+                  <wp:docPr id="1551610738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46748219" name="Picture"/>
+                          <pic:cNvPr id="1551610738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760749033" name="Picture">
+                  <wp:docPr id="1686969329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760749033" name="Picture"/>
+                          <pic:cNvPr id="1686969329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780560532" name="Picture">
+                        <wp:docPr id="2105732181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780560532" name="Picture"/>
+                                <pic:cNvPr id="2105732181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361321216" name="Picture">
+                  <wp:docPr id="1910256263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361321216" name="Picture"/>
+                          <pic:cNvPr id="1910256263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613053304" name="Picture">
+                  <wp:docPr id="1913798097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613053304" name="Picture"/>
+                          <pic:cNvPr id="1913798097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016089917" name="Picture">
+                  <wp:docPr id="1472923610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016089917" name="Picture"/>
+                          <pic:cNvPr id="1472923610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945705545" name="Picture">
+                  <wp:docPr id="1900294697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945705545" name="Picture"/>
+                          <pic:cNvPr id="1900294697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359065061" name="Picture">
+                  <wp:docPr id="1294334371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359065061" name="Picture"/>
+                          <pic:cNvPr id="1294334371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566142267" name="Picture">
+                  <wp:docPr id="1005147986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566142267" name="Picture"/>
+                          <pic:cNvPr id="1005147986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868510936" name="Picture">
+                  <wp:docPr id="1147113497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868510936" name="Picture"/>
+                          <pic:cNvPr id="1147113497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736937702" name="Picture">
+                  <wp:docPr id="897391623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736937702" name="Picture"/>
+                          <pic:cNvPr id="897391623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017946448" name="Picture">
+                  <wp:docPr id="1989579764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017946448" name="Picture"/>
+                          <pic:cNvPr id="1989579764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740752876" name="Picture">
+                  <wp:docPr id="1981888155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740752876" name="Picture"/>
+                          <pic:cNvPr id="1981888155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622800976" name="Picture">
+                  <wp:docPr id="1001173916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622800976" name="Picture"/>
+                          <pic:cNvPr id="1001173916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080133058" name="Picture">
+                  <wp:docPr id="1596562242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080133058" name="Picture"/>
+                          <pic:cNvPr id="1596562242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087576164" name="Picture">
+                  <wp:docPr id="2034310126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087576164" name="Picture"/>
+                          <pic:cNvPr id="2034310126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567204250" name="Picture">
+                  <wp:docPr id="791773929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567204250" name="Picture"/>
+                          <pic:cNvPr id="791773929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774306959" name="Picture">
+                  <wp:docPr id="1771245353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774306959" name="Picture"/>
+                          <pic:cNvPr id="1771245353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>