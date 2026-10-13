--- v0 (2026-07-26)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528353512" name="Picture">
+                  <wp:docPr id="2106288869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528353512" name="Picture"/>
+                          <pic:cNvPr id="2106288869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008798673" name="Picture">
+                  <wp:docPr id="2037001734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008798673" name="Picture"/>
+                          <pic:cNvPr id="2037001734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407019945" name="Picture">
+                        <wp:docPr id="663769720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407019945" name="Picture"/>
+                                <pic:cNvPr id="663769720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076405589" name="Picture">
+                  <wp:docPr id="995712315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076405589" name="Picture"/>
+                          <pic:cNvPr id="995712315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276368558" name="Picture">
+                  <wp:docPr id="872214649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276368558" name="Picture"/>
+                          <pic:cNvPr id="872214649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275224954" name="Picture">
+                  <wp:docPr id="1137511974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275224954" name="Picture"/>
+                          <pic:cNvPr id="1137511974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409894958" name="Picture">
+                  <wp:docPr id="1523115236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409894958" name="Picture"/>
+                          <pic:cNvPr id="1523115236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484350507" name="Picture">
+                  <wp:docPr id="1389707249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484350507" name="Picture"/>
+                          <pic:cNvPr id="1389707249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604860320" name="Picture">
+                        <wp:docPr id="1091828095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604860320" name="Picture"/>
+                                <pic:cNvPr id="1091828095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985673408" name="Picture">
+                        <wp:docPr id="1834322078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985673408" name="Picture"/>
+                                <pic:cNvPr id="1834322078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2072316427" name="Picture">
+                        <wp:docPr id="1624802156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2072316427" name="Picture"/>
+                                <pic:cNvPr id="1624802156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276775414" name="Picture">
+                        <wp:docPr id="1083607386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276775414" name="Picture"/>
+                                <pic:cNvPr id="1083607386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615111878" name="Picture">
+                        <wp:docPr id="206208874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615111878" name="Picture"/>
+                                <pic:cNvPr id="206208874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163906128" name="Picture">
+                        <wp:docPr id="1216026981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163906128" name="Picture"/>
+                                <pic:cNvPr id="1216026981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723426676" name="Picture">
+                        <wp:docPr id="1234675454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723426676" name="Picture"/>
+                                <pic:cNvPr id="1234675454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134703476" name="Picture">
+                        <wp:docPr id="540758150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134703476" name="Picture"/>
+                                <pic:cNvPr id="540758150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310863609" name="Picture">
+                        <wp:docPr id="330882867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310863609" name="Picture"/>
+                                <pic:cNvPr id="330882867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="543447361" name="Picture">
+                        <wp:docPr id="278455436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="543447361" name="Picture"/>
+                                <pic:cNvPr id="278455436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788720534" name="Picture">
+                        <wp:docPr id="1409618387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788720534" name="Picture"/>
+                                <pic:cNvPr id="1409618387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="723086255" name="Picture">
+                        <wp:docPr id="1230841077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="723086255" name="Picture"/>
+                                <pic:cNvPr id="1230841077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091196318" name="Picture">
+                        <wp:docPr id="1584513577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091196318" name="Picture"/>
+                                <pic:cNvPr id="1584513577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298582097" name="Picture">
+                        <wp:docPr id="1009241260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298582097" name="Picture"/>
+                                <pic:cNvPr id="1009241260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300318869" name="Picture">
+                        <wp:docPr id="518361885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300318869" name="Picture"/>
+                                <pic:cNvPr id="518361885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026877595" name="Picture">
+                        <wp:docPr id="1004320678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026877595" name="Picture"/>
+                                <pic:cNvPr id="1004320678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992470790" name="Picture">
+                        <wp:docPr id="729068768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992470790" name="Picture"/>
+                                <pic:cNvPr id="729068768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429714153" name="Picture">
+                        <wp:docPr id="1671272864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429714153" name="Picture"/>
+                                <pic:cNvPr id="1671272864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465780001" name="Picture">
+                  <wp:docPr id="1778683329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465780001" name="Picture"/>
+                          <pic:cNvPr id="1778683329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878259460" name="Picture">
+                  <wp:docPr id="1612949528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878259460" name="Picture"/>
+                          <pic:cNvPr id="1612949528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652163881" name="Picture">
+                  <wp:docPr id="642522853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652163881" name="Picture"/>
+                          <pic:cNvPr id="642522853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710394023" name="Picture">
+                  <wp:docPr id="92847376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710394023" name="Picture"/>
+                          <pic:cNvPr id="92847376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816743906" name="Picture">
+                  <wp:docPr id="720697130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816743906" name="Picture"/>
+                          <pic:cNvPr id="720697130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791423131" name="Picture">
+                  <wp:docPr id="1701014740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791423131" name="Picture"/>
+                          <pic:cNvPr id="1701014740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474848770" name="Picture">
+                        <wp:docPr id="1644719880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474848770" name="Picture"/>
+                                <pic:cNvPr id="1644719880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725167759" name="Picture">
+                  <wp:docPr id="1111943820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725167759" name="Picture"/>
+                          <pic:cNvPr id="1111943820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911867961" name="Picture">
+                  <wp:docPr id="1592729779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911867961" name="Picture"/>
+                          <pic:cNvPr id="1592729779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184310654" name="Picture">
+                  <wp:docPr id="2143188041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184310654" name="Picture"/>
+                          <pic:cNvPr id="2143188041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506018841" name="Picture">
+                  <wp:docPr id="310565134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506018841" name="Picture"/>
+                          <pic:cNvPr id="310565134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683214470" name="Picture">
+                  <wp:docPr id="733021355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683214470" name="Picture"/>
+                          <pic:cNvPr id="733021355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694441513" name="Picture">
+                  <wp:docPr id="644281756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694441513" name="Picture"/>
+                          <pic:cNvPr id="644281756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368302102" name="Picture">
+                        <wp:docPr id="1205830105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368302102" name="Picture"/>
+                                <pic:cNvPr id="1205830105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282223718" name="Picture">
+                  <wp:docPr id="1451509419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282223718" name="Picture"/>
+                          <pic:cNvPr id="1451509419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390221969" name="Picture">
+                  <wp:docPr id="1971683740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390221969" name="Picture"/>
+                          <pic:cNvPr id="1971683740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846645437" name="Picture">
+                  <wp:docPr id="1515222894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846645437" name="Picture"/>
+                          <pic:cNvPr id="1515222894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044489533" name="Picture">
+                  <wp:docPr id="590615003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044489533" name="Picture"/>
+                          <pic:cNvPr id="590615003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279158351" name="Picture">
+                  <wp:docPr id="47098539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279158351" name="Picture"/>
+                          <pic:cNvPr id="47098539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820854465" name="Picture">
+                  <wp:docPr id="513686457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820854465" name="Picture"/>
+                          <pic:cNvPr id="513686457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998713436" name="Picture">
+                        <wp:docPr id="929256207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998713436" name="Picture"/>
+                                <pic:cNvPr id="929256207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539519097" name="Picture">
+                  <wp:docPr id="1490023849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539519097" name="Picture"/>
+                          <pic:cNvPr id="1490023849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397271327" name="Picture">
+                  <wp:docPr id="600820810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397271327" name="Picture"/>
+                          <pic:cNvPr id="600820810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905279667" name="Picture">
+                  <wp:docPr id="1546410250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905279667" name="Picture"/>
+                          <pic:cNvPr id="1546410250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023147724" name="Picture">
+                  <wp:docPr id="274704168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023147724" name="Picture"/>
+                          <pic:cNvPr id="274704168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948252023" name="Picture">
+                  <wp:docPr id="1426087609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948252023" name="Picture"/>
+                          <pic:cNvPr id="1426087609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936848149" name="Picture">
+                  <wp:docPr id="398261953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936848149" name="Picture"/>
+                          <pic:cNvPr id="398261953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949680492" name="Picture">
+                        <wp:docPr id="1392874220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949680492" name="Picture"/>
+                                <pic:cNvPr id="1392874220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058666364" name="Picture">
+                  <wp:docPr id="599733435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058666364" name="Picture"/>
+                          <pic:cNvPr id="599733435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508065801" name="Picture">
+                  <wp:docPr id="401441154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508065801" name="Picture"/>
+                          <pic:cNvPr id="401441154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569257773" name="Picture">
+                  <wp:docPr id="1531047113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569257773" name="Picture"/>
+                          <pic:cNvPr id="1531047113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020864248" name="Picture">
+                  <wp:docPr id="290782592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020864248" name="Picture"/>
+                          <pic:cNvPr id="290782592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408665314" name="Picture">
+                  <wp:docPr id="1152112048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408665314" name="Picture"/>
+                          <pic:cNvPr id="1152112048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899499420" name="Picture">
+                  <wp:docPr id="1983262819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899499420" name="Picture"/>
+                          <pic:cNvPr id="1983262819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417562256" name="Picture">
+                  <wp:docPr id="2067785727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417562256" name="Picture"/>
+                          <pic:cNvPr id="2067785727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695279468" name="Picture">
+                  <wp:docPr id="1020093907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695279468" name="Picture"/>
+                          <pic:cNvPr id="1020093907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501102737" name="Picture">
+                  <wp:docPr id="62017399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501102737" name="Picture"/>
+                          <pic:cNvPr id="62017399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331014651" name="Picture">
+                  <wp:docPr id="1484029736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331014651" name="Picture"/>
+                          <pic:cNvPr id="1484029736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212378040" name="Picture">
+                  <wp:docPr id="434855941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212378040" name="Picture"/>
+                          <pic:cNvPr id="434855941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485199361" name="Picture">
+                  <wp:docPr id="2018593034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485199361" name="Picture"/>
+                          <pic:cNvPr id="2018593034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360959022" name="Picture">
+                  <wp:docPr id="1620301604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360959022" name="Picture"/>
+                          <pic:cNvPr id="1620301604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17535602" name="Picture">
+                  <wp:docPr id="920215137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17535602" name="Picture"/>
+                          <pic:cNvPr id="920215137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225510061" name="Picture">
+                  <wp:docPr id="1253278480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225510061" name="Picture"/>
+                          <pic:cNvPr id="1253278480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>