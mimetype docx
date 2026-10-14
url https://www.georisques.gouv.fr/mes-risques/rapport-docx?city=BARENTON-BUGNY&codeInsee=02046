--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702724992" name="Picture">
+                  <wp:docPr id="1220929934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702724992" name="Picture"/>
+                          <pic:cNvPr id="1220929934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508735129" name="Picture">
+                  <wp:docPr id="1386389631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508735129" name="Picture"/>
+                          <pic:cNvPr id="1386389631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819598307" name="Picture">
+                        <wp:docPr id="1928224050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819598307" name="Picture"/>
+                                <pic:cNvPr id="1928224050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114968841" name="Picture">
+                  <wp:docPr id="75052773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114968841" name="Picture"/>
+                          <pic:cNvPr id="75052773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272390535" name="Picture">
+                  <wp:docPr id="17903595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272390535" name="Picture"/>
+                          <pic:cNvPr id="17903595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099403205" name="Picture">
+                  <wp:docPr id="1372541575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099403205" name="Picture"/>
+                          <pic:cNvPr id="1372541575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281586386" name="Picture">
+                  <wp:docPr id="161731611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281586386" name="Picture"/>
+                          <pic:cNvPr id="161731611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353624698" name="Picture">
+                  <wp:docPr id="235224001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353624698" name="Picture"/>
+                          <pic:cNvPr id="235224001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506448154" name="Picture">
+                        <wp:docPr id="1180981668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506448154" name="Picture"/>
+                                <pic:cNvPr id="1180981668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470741171" name="Picture">
+                        <wp:docPr id="1482053220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470741171" name="Picture"/>
+                                <pic:cNvPr id="1482053220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="61759287" name="Picture">
+                        <wp:docPr id="1718938204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="61759287" name="Picture"/>
+                                <pic:cNvPr id="1718938204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536858861" name="Picture">
+                        <wp:docPr id="837730199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536858861" name="Picture"/>
+                                <pic:cNvPr id="837730199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509941593" name="Picture">
+                        <wp:docPr id="668578463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509941593" name="Picture"/>
+                                <pic:cNvPr id="668578463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468415434" name="Picture">
+                        <wp:docPr id="893280031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468415434" name="Picture"/>
+                                <pic:cNvPr id="893280031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166959510" name="Picture">
+                        <wp:docPr id="890644299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166959510" name="Picture"/>
+                                <pic:cNvPr id="890644299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806407377" name="Picture">
+                        <wp:docPr id="473412818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806407377" name="Picture"/>
+                                <pic:cNvPr id="473412818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867380213" name="Picture">
+                        <wp:docPr id="1939572856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867380213" name="Picture"/>
+                                <pic:cNvPr id="1939572856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102614058" name="Picture">
+                        <wp:docPr id="1948555282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102614058" name="Picture"/>
+                                <pic:cNvPr id="1948555282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497912770" name="Picture">
+                        <wp:docPr id="1713602778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497912770" name="Picture"/>
+                                <pic:cNvPr id="1713602778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066955672" name="Picture">
+                        <wp:docPr id="1182462248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066955672" name="Picture"/>
+                                <pic:cNvPr id="1182462248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5674048" name="Picture">
+                        <wp:docPr id="1440439498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5674048" name="Picture"/>
+                                <pic:cNvPr id="1440439498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785880082" name="Picture">
+                        <wp:docPr id="469424754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785880082" name="Picture"/>
+                                <pic:cNvPr id="469424754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182310113" name="Picture">
+                        <wp:docPr id="829105437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182310113" name="Picture"/>
+                                <pic:cNvPr id="829105437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755890318" name="Picture">
+                        <wp:docPr id="1656912310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755890318" name="Picture"/>
+                                <pic:cNvPr id="1656912310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786102782" name="Picture">
+                        <wp:docPr id="872794340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786102782" name="Picture"/>
+                                <pic:cNvPr id="872794340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745977141" name="Picture">
+                        <wp:docPr id="264920518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745977141" name="Picture"/>
+                                <pic:cNvPr id="264920518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237969790" name="Picture">
+                  <wp:docPr id="1155841912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237969790" name="Picture"/>
+                          <pic:cNvPr id="1155841912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112820960" name="Picture">
+                  <wp:docPr id="86448290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112820960" name="Picture"/>
+                          <pic:cNvPr id="86448290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411622913" name="Picture">
+                  <wp:docPr id="1909354018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411622913" name="Picture"/>
+                          <pic:cNvPr id="1909354018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688279237" name="Picture">
+                  <wp:docPr id="973847977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688279237" name="Picture"/>
+                          <pic:cNvPr id="973847977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508150102" name="Picture">
+                  <wp:docPr id="1429937954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508150102" name="Picture"/>
+                          <pic:cNvPr id="1429937954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726056597" name="Picture">
+                  <wp:docPr id="14959300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726056597" name="Picture"/>
+                          <pic:cNvPr id="14959300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263768482" name="Picture">
+                        <wp:docPr id="1451002811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263768482" name="Picture"/>
+                                <pic:cNvPr id="1451002811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959936774" name="Picture">
+                  <wp:docPr id="1886084567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959936774" name="Picture"/>
+                          <pic:cNvPr id="1886084567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640772096" name="Picture">
+                  <wp:docPr id="836999203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640772096" name="Picture"/>
+                          <pic:cNvPr id="836999203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863143613" name="Picture">
+                  <wp:docPr id="57732343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863143613" name="Picture"/>
+                          <pic:cNvPr id="57732343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812589821" name="Picture">
+                  <wp:docPr id="1044808229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812589821" name="Picture"/>
+                          <pic:cNvPr id="1044808229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68944026" name="Picture">
+                  <wp:docPr id="86774092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68944026" name="Picture"/>
+                          <pic:cNvPr id="86774092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277708724" name="Picture">
+                  <wp:docPr id="1968242846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277708724" name="Picture"/>
+                          <pic:cNvPr id="1968242846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58450918" name="Picture">
+                        <wp:docPr id="1709016005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58450918" name="Picture"/>
+                                <pic:cNvPr id="1709016005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020629730" name="Picture">
+                  <wp:docPr id="418720272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020629730" name="Picture"/>
+                          <pic:cNvPr id="418720272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145537390" name="Picture">
+                  <wp:docPr id="2010996256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145537390" name="Picture"/>
+                          <pic:cNvPr id="2010996256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034103089" name="Picture">
+                  <wp:docPr id="856924107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034103089" name="Picture"/>
+                          <pic:cNvPr id="856924107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051550385" name="Picture">
+                  <wp:docPr id="1285340107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051550385" name="Picture"/>
+                          <pic:cNvPr id="1285340107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630219796" name="Picture">
+                  <wp:docPr id="373740943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630219796" name="Picture"/>
+                          <pic:cNvPr id="373740943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994815089" name="Picture">
+                  <wp:docPr id="875315040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994815089" name="Picture"/>
+                          <pic:cNvPr id="875315040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65295517" name="Picture">
+                        <wp:docPr id="161349414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65295517" name="Picture"/>
+                                <pic:cNvPr id="161349414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190457198" name="Picture">
+                  <wp:docPr id="1545541194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190457198" name="Picture"/>
+                          <pic:cNvPr id="1545541194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372703273" name="Picture">
+                  <wp:docPr id="2066238280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372703273" name="Picture"/>
+                          <pic:cNvPr id="2066238280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188443565" name="Picture">
+                  <wp:docPr id="1547842859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188443565" name="Picture"/>
+                          <pic:cNvPr id="1547842859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103368669" name="Picture">
+                  <wp:docPr id="1425028089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103368669" name="Picture"/>
+                          <pic:cNvPr id="1425028089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490502968" name="Picture">
+                  <wp:docPr id="2028910209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490502968" name="Picture"/>
+                          <pic:cNvPr id="2028910209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827506310" name="Picture">
+                  <wp:docPr id="1399802281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827506310" name="Picture"/>
+                          <pic:cNvPr id="1399802281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497981678" name="Picture">
+                        <wp:docPr id="573837761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497981678" name="Picture"/>
+                                <pic:cNvPr id="573837761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499490553" name="Picture">
+                  <wp:docPr id="197076527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499490553" name="Picture"/>
+                          <pic:cNvPr id="197076527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483061677" name="Picture">
+                  <wp:docPr id="270749644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483061677" name="Picture"/>
+                          <pic:cNvPr id="270749644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157587752" name="Picture">
+                  <wp:docPr id="550775558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157587752" name="Picture"/>
+                          <pic:cNvPr id="550775558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151840501" name="Picture">
+                  <wp:docPr id="486965581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151840501" name="Picture"/>
+                          <pic:cNvPr id="486965581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26534861" name="Picture">
+                  <wp:docPr id="578918920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26534861" name="Picture"/>
+                          <pic:cNvPr id="578918920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576631087" name="Picture">
+                  <wp:docPr id="1240619876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576631087" name="Picture"/>
+                          <pic:cNvPr id="1240619876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747638610" name="Picture">
+                  <wp:docPr id="1078891493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747638610" name="Picture"/>
+                          <pic:cNvPr id="1078891493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059773105" name="Picture">
+                  <wp:docPr id="465361395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059773105" name="Picture"/>
+                          <pic:cNvPr id="465361395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787000018" name="Picture">
+                  <wp:docPr id="318014101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787000018" name="Picture"/>
+                          <pic:cNvPr id="318014101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980932727" name="Picture">
+                  <wp:docPr id="1053337254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980932727" name="Picture"/>
+                          <pic:cNvPr id="1053337254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850873385" name="Picture">
+                  <wp:docPr id="1214717313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850873385" name="Picture"/>
+                          <pic:cNvPr id="1214717313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169638308" name="Picture">
+                  <wp:docPr id="938761907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169638308" name="Picture"/>
+                          <pic:cNvPr id="938761907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128576040" name="Picture">
+                  <wp:docPr id="1436429675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128576040" name="Picture"/>
+                          <pic:cNvPr id="1436429675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418479773" name="Picture">
+                  <wp:docPr id="1158811769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418479773" name="Picture"/>
+                          <pic:cNvPr id="1158811769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11048756" name="Picture">
+                  <wp:docPr id="910271619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11048756" name="Picture"/>
+                          <pic:cNvPr id="910271619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>