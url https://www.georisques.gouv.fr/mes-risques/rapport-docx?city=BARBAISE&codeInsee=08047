--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424144692" name="Picture">
+                  <wp:docPr id="325692195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424144692" name="Picture"/>
+                          <pic:cNvPr id="325692195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838016545" name="Picture">
+                  <wp:docPr id="1496564947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838016545" name="Picture"/>
+                          <pic:cNvPr id="1496564947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644157595" name="Picture">
+                        <wp:docPr id="124739104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644157595" name="Picture"/>
+                                <pic:cNvPr id="124739104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150672784" name="Picture">
+                  <wp:docPr id="475343701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150672784" name="Picture"/>
+                          <pic:cNvPr id="475343701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474399589" name="Picture">
+                  <wp:docPr id="1745708758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474399589" name="Picture"/>
+                          <pic:cNvPr id="1745708758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680564532" name="Picture">
+                  <wp:docPr id="742085194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680564532" name="Picture"/>
+                          <pic:cNvPr id="742085194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529269226" name="Picture">
+                  <wp:docPr id="1505178531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529269226" name="Picture"/>
+                          <pic:cNvPr id="1505178531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968062996" name="Picture">
+                  <wp:docPr id="592237040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968062996" name="Picture"/>
+                          <pic:cNvPr id="592237040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534766506" name="Picture">
+                        <wp:docPr id="768042598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534766506" name="Picture"/>
+                                <pic:cNvPr id="768042598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001651128" name="Picture">
+                        <wp:docPr id="1113561189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001651128" name="Picture"/>
+                                <pic:cNvPr id="1113561189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115838313" name="Picture">
+                        <wp:docPr id="1719832688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115838313" name="Picture"/>
+                                <pic:cNvPr id="1719832688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68940620" name="Picture">
+                        <wp:docPr id="2077083353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68940620" name="Picture"/>
+                                <pic:cNvPr id="2077083353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718771707" name="Picture">
+                        <wp:docPr id="926335363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718771707" name="Picture"/>
+                                <pic:cNvPr id="926335363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919956908" name="Picture">
+                        <wp:docPr id="249101298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919956908" name="Picture"/>
+                                <pic:cNvPr id="249101298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562212310" name="Picture">
+                        <wp:docPr id="1292143849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562212310" name="Picture"/>
+                                <pic:cNvPr id="1292143849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681736980" name="Picture">
+                        <wp:docPr id="344173637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681736980" name="Picture"/>
+                                <pic:cNvPr id="344173637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210087612" name="Picture">
+                        <wp:docPr id="320050840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210087612" name="Picture"/>
+                                <pic:cNvPr id="320050840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917883923" name="Picture">
+                        <wp:docPr id="1918145199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917883923" name="Picture"/>
+                                <pic:cNvPr id="1918145199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273246130" name="Picture">
+                        <wp:docPr id="1346472335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273246130" name="Picture"/>
+                                <pic:cNvPr id="1346472335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672280408" name="Picture">
+                        <wp:docPr id="2042299650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672280408" name="Picture"/>
+                                <pic:cNvPr id="2042299650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236528631" name="Picture">
+                  <wp:docPr id="218646789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236528631" name="Picture"/>
+                          <pic:cNvPr id="218646789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482991962" name="Picture">
+                  <wp:docPr id="221559890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482991962" name="Picture"/>
+                          <pic:cNvPr id="221559890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373091953" name="Picture">
+                  <wp:docPr id="462108568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373091953" name="Picture"/>
+                          <pic:cNvPr id="462108568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771027098" name="Picture">
+                  <wp:docPr id="1564068302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771027098" name="Picture"/>
+                          <pic:cNvPr id="1564068302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883833249" name="Picture">
+                  <wp:docPr id="1583668175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883833249" name="Picture"/>
+                          <pic:cNvPr id="1583668175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347896606" name="Picture">
+                  <wp:docPr id="351082806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347896606" name="Picture"/>
+                          <pic:cNvPr id="351082806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856598795" name="Picture">
+                        <wp:docPr id="1301357125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856598795" name="Picture"/>
+                                <pic:cNvPr id="1301357125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005810580" name="Picture">
+                  <wp:docPr id="1972580165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005810580" name="Picture"/>
+                          <pic:cNvPr id="1972580165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653749795" name="Picture">
+                  <wp:docPr id="1794846470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653749795" name="Picture"/>
+                          <pic:cNvPr id="1794846470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618468103" name="Picture">
+                  <wp:docPr id="784116502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618468103" name="Picture"/>
+                          <pic:cNvPr id="784116502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843207296" name="Picture">
+                  <wp:docPr id="399455045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843207296" name="Picture"/>
+                          <pic:cNvPr id="399455045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761185333" name="Picture">
+                  <wp:docPr id="1204965893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761185333" name="Picture"/>
+                          <pic:cNvPr id="1204965893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327080096" name="Picture">
+                  <wp:docPr id="2061701333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327080096" name="Picture"/>
+                          <pic:cNvPr id="2061701333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892181335" name="Picture">
+                        <wp:docPr id="541693964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892181335" name="Picture"/>
+                                <pic:cNvPr id="541693964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362154038" name="Picture">
+                  <wp:docPr id="1112424808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362154038" name="Picture"/>
+                          <pic:cNvPr id="1112424808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583261209" name="Picture">
+                  <wp:docPr id="722469242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583261209" name="Picture"/>
+                          <pic:cNvPr id="722469242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332704034" name="Picture">
+                  <wp:docPr id="1239139176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332704034" name="Picture"/>
+                          <pic:cNvPr id="1239139176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65822055" name="Picture">
+                  <wp:docPr id="2040463950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65822055" name="Picture"/>
+                          <pic:cNvPr id="2040463950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442997654" name="Picture">
+                  <wp:docPr id="513683591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442997654" name="Picture"/>
+                          <pic:cNvPr id="513683591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284291168" name="Picture">
+                  <wp:docPr id="1084325400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284291168" name="Picture"/>
+                          <pic:cNvPr id="1084325400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144483667" name="Picture">
+                        <wp:docPr id="1612433474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144483667" name="Picture"/>
+                                <pic:cNvPr id="1612433474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453642611" name="Picture">
+                  <wp:docPr id="729885671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453642611" name="Picture"/>
+                          <pic:cNvPr id="729885671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698014157" name="Picture">
+                  <wp:docPr id="670900856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698014157" name="Picture"/>
+                          <pic:cNvPr id="670900856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208752718" name="Picture">
+                  <wp:docPr id="1634933358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208752718" name="Picture"/>
+                          <pic:cNvPr id="1634933358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29728751" name="Picture">
+                  <wp:docPr id="826341961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29728751" name="Picture"/>
+                          <pic:cNvPr id="826341961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135236945" name="Picture">
+                  <wp:docPr id="966015984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135236945" name="Picture"/>
+                          <pic:cNvPr id="966015984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6773923" name="Picture">
+                  <wp:docPr id="138202047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6773923" name="Picture"/>
+                          <pic:cNvPr id="138202047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155846988" name="Picture">
+                        <wp:docPr id="1206351674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155846988" name="Picture"/>
+                                <pic:cNvPr id="1206351674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863166082" name="Picture">
+                  <wp:docPr id="694693194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863166082" name="Picture"/>
+                          <pic:cNvPr id="694693194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276686505" name="Picture">
+                  <wp:docPr id="1085874742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276686505" name="Picture"/>
+                          <pic:cNvPr id="1085874742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656189152" name="Picture">
+                  <wp:docPr id="1458984471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656189152" name="Picture"/>
+                          <pic:cNvPr id="1458984471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>