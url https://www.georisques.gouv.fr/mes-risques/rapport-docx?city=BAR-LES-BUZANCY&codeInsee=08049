--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187986830" name="Picture">
+                  <wp:docPr id="1963356533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187986830" name="Picture"/>
+                          <pic:cNvPr id="1963356533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36773106" name="Picture">
+                  <wp:docPr id="1079158207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36773106" name="Picture"/>
+                          <pic:cNvPr id="1079158207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718044147" name="Picture">
+                        <wp:docPr id="802814340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718044147" name="Picture"/>
+                                <pic:cNvPr id="802814340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789796973" name="Picture">
+                  <wp:docPr id="1195445832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789796973" name="Picture"/>
+                          <pic:cNvPr id="1195445832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087626094" name="Picture">
+                  <wp:docPr id="2016948962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087626094" name="Picture"/>
+                          <pic:cNvPr id="2016948962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125727060" name="Picture">
+                  <wp:docPr id="723513575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125727060" name="Picture"/>
+                          <pic:cNvPr id="723513575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253932393" name="Picture">
+                  <wp:docPr id="213808349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253932393" name="Picture"/>
+                          <pic:cNvPr id="213808349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045310966" name="Picture">
+                  <wp:docPr id="1389067600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045310966" name="Picture"/>
+                          <pic:cNvPr id="1389067600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1140845842" name="Picture">
+                        <wp:docPr id="1287086673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1140845842" name="Picture"/>
+                                <pic:cNvPr id="1287086673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592103269" name="Picture">
+                        <wp:docPr id="1756551215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592103269" name="Picture"/>
+                                <pic:cNvPr id="1756551215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479919674" name="Picture">
+                        <wp:docPr id="1415388451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479919674" name="Picture"/>
+                                <pic:cNvPr id="1415388451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923886151" name="Picture">
+                        <wp:docPr id="780745513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923886151" name="Picture"/>
+                                <pic:cNvPr id="780745513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1505780795" name="Picture">
+                        <wp:docPr id="1955746860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1505780795" name="Picture"/>
+                                <pic:cNvPr id="1955746860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285854950" name="Picture">
+                        <wp:docPr id="1405389924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285854950" name="Picture"/>
+                                <pic:cNvPr id="1405389924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751393482" name="Picture">
+                        <wp:docPr id="670358513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751393482" name="Picture"/>
+                                <pic:cNvPr id="670358513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736720921" name="Picture">
+                        <wp:docPr id="2046260257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736720921" name="Picture"/>
+                                <pic:cNvPr id="2046260257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847743460" name="Picture">
+                        <wp:docPr id="1154749048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847743460" name="Picture"/>
+                                <pic:cNvPr id="1154749048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948225268" name="Picture">
+                        <wp:docPr id="1407762164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948225268" name="Picture"/>
+                                <pic:cNvPr id="1407762164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437327774" name="Picture">
+                        <wp:docPr id="651589278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437327774" name="Picture"/>
+                                <pic:cNvPr id="651589278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440782483" name="Picture">
+                        <wp:docPr id="592583582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440782483" name="Picture"/>
+                                <pic:cNvPr id="592583582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843633464" name="Picture">
+                        <wp:docPr id="1072190313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843633464" name="Picture"/>
+                                <pic:cNvPr id="1072190313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223894643" name="Picture">
+                        <wp:docPr id="165842859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223894643" name="Picture"/>
+                                <pic:cNvPr id="165842859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120402929" name="Picture">
+                        <wp:docPr id="1988791999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120402929" name="Picture"/>
+                                <pic:cNvPr id="1988791999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508385172" name="Picture">
+                  <wp:docPr id="1286290952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508385172" name="Picture"/>
+                          <pic:cNvPr id="1286290952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001604004" name="Picture">
+                  <wp:docPr id="312710091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001604004" name="Picture"/>
+                          <pic:cNvPr id="312710091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869349380" name="Picture">
+                  <wp:docPr id="186657578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869349380" name="Picture"/>
+                          <pic:cNvPr id="186657578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984882027" name="Picture">
+                  <wp:docPr id="1532552580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984882027" name="Picture"/>
+                          <pic:cNvPr id="1532552580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392287005" name="Picture">
+                  <wp:docPr id="497968885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392287005" name="Picture"/>
+                          <pic:cNvPr id="497968885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684496289" name="Picture">
+                  <wp:docPr id="156484663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684496289" name="Picture"/>
+                          <pic:cNvPr id="156484663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780103465" name="Picture">
+                        <wp:docPr id="187277255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780103465" name="Picture"/>
+                                <pic:cNvPr id="187277255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231417671" name="Picture">
+                  <wp:docPr id="883129947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231417671" name="Picture"/>
+                          <pic:cNvPr id="883129947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150712982" name="Picture">
+                  <wp:docPr id="1243252659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150712982" name="Picture"/>
+                          <pic:cNvPr id="1243252659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562935943" name="Picture">
+                  <wp:docPr id="218824336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562935943" name="Picture"/>
+                          <pic:cNvPr id="218824336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54874570" name="Picture">
+                  <wp:docPr id="1959598798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54874570" name="Picture"/>
+                          <pic:cNvPr id="1959598798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816487661" name="Picture">
+                  <wp:docPr id="1818575152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816487661" name="Picture"/>
+                          <pic:cNvPr id="1818575152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076453017" name="Picture">
+                  <wp:docPr id="60898782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076453017" name="Picture"/>
+                          <pic:cNvPr id="60898782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612232930" name="Picture">
+                        <wp:docPr id="412549584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612232930" name="Picture"/>
+                                <pic:cNvPr id="412549584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985846936" name="Picture">
+                  <wp:docPr id="315789521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985846936" name="Picture"/>
+                          <pic:cNvPr id="315789521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184655218" name="Picture">
+                  <wp:docPr id="654194934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184655218" name="Picture"/>
+                          <pic:cNvPr id="654194934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559225080" name="Picture">
+                  <wp:docPr id="705105761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559225080" name="Picture"/>
+                          <pic:cNvPr id="705105761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618185277" name="Picture">
+                  <wp:docPr id="867903940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618185277" name="Picture"/>
+                          <pic:cNvPr id="867903940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930631456" name="Picture">
+                  <wp:docPr id="1019819186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930631456" name="Picture"/>
+                          <pic:cNvPr id="1019819186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146519703" name="Picture">
+                  <wp:docPr id="766157588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146519703" name="Picture"/>
+                          <pic:cNvPr id="766157588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944606063" name="Picture">
+                        <wp:docPr id="860487449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944606063" name="Picture"/>
+                                <pic:cNvPr id="860487449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223681737" name="Picture">
+                  <wp:docPr id="1258506343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223681737" name="Picture"/>
+                          <pic:cNvPr id="1258506343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564781211" name="Picture">
+                  <wp:docPr id="134664566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564781211" name="Picture"/>
+                          <pic:cNvPr id="134664566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080955618" name="Picture">
+                  <wp:docPr id="1636357181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080955618" name="Picture"/>
+                          <pic:cNvPr id="1636357181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605889241" name="Picture">
+                  <wp:docPr id="1659560860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605889241" name="Picture"/>
+                          <pic:cNvPr id="1659560860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169395723" name="Picture">
+                  <wp:docPr id="1522461866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169395723" name="Picture"/>
+                          <pic:cNvPr id="1522461866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882996245" name="Picture">
+                  <wp:docPr id="1818416242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882996245" name="Picture"/>
+                          <pic:cNvPr id="1818416242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460430248" name="Picture">
+                        <wp:docPr id="1729846245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460430248" name="Picture"/>
+                                <pic:cNvPr id="1729846245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675554610" name="Picture">
+                  <wp:docPr id="1436770582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675554610" name="Picture"/>
+                          <pic:cNvPr id="1436770582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475079863" name="Picture">
+                  <wp:docPr id="1759173684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475079863" name="Picture"/>
+                          <pic:cNvPr id="1759173684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407303058" name="Picture">
+                  <wp:docPr id="1945117261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407303058" name="Picture"/>
+                          <pic:cNvPr id="1945117261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655765833" name="Picture">
+                  <wp:docPr id="662569293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655765833" name="Picture"/>
+                          <pic:cNvPr id="662569293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754816930" name="Picture">
+                  <wp:docPr id="604313325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754816930" name="Picture"/>
+                          <pic:cNvPr id="604313325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686802856" name="Picture">
+                  <wp:docPr id="314655228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686802856" name="Picture"/>
+                          <pic:cNvPr id="314655228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478526125" name="Picture">
+                  <wp:docPr id="177387993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478526125" name="Picture"/>
+                          <pic:cNvPr id="177387993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657379093" name="Picture">
+                  <wp:docPr id="882007185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657379093" name="Picture"/>
+                          <pic:cNvPr id="882007185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753414211" name="Picture">
+                  <wp:docPr id="558443069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753414211" name="Picture"/>
+                          <pic:cNvPr id="558443069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>