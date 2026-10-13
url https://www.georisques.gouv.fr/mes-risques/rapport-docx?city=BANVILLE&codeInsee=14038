--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486409452" name="Picture">
+                  <wp:docPr id="955243990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486409452" name="Picture"/>
+                          <pic:cNvPr id="955243990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269237582" name="Picture">
+                  <wp:docPr id="411421383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269237582" name="Picture"/>
+                          <pic:cNvPr id="411421383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715791196" name="Picture">
+                        <wp:docPr id="1460761074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715791196" name="Picture"/>
+                                <pic:cNvPr id="1460761074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039097736" name="Picture">
+                  <wp:docPr id="2129818848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039097736" name="Picture"/>
+                          <pic:cNvPr id="2129818848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207675099" name="Picture">
+                  <wp:docPr id="907688314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207675099" name="Picture"/>
+                          <pic:cNvPr id="907688314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053943586" name="Picture">
+                  <wp:docPr id="1427440129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053943586" name="Picture"/>
+                          <pic:cNvPr id="1427440129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275454881" name="Picture">
+                  <wp:docPr id="614721929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275454881" name="Picture"/>
+                          <pic:cNvPr id="614721929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487229961" name="Picture">
+                  <wp:docPr id="1223180986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487229961" name="Picture"/>
+                          <pic:cNvPr id="1223180986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160733020" name="Picture">
+                        <wp:docPr id="1989247596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160733020" name="Picture"/>
+                                <pic:cNvPr id="1989247596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348353481" name="Picture">
+                        <wp:docPr id="1004771367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348353481" name="Picture"/>
+                                <pic:cNvPr id="1004771367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497885158" name="Picture">
+                        <wp:docPr id="2123573869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497885158" name="Picture"/>
+                                <pic:cNvPr id="2123573869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067003609" name="Picture">
+                        <wp:docPr id="771855513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067003609" name="Picture"/>
+                                <pic:cNvPr id="771855513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859106721" name="Picture">
+                        <wp:docPr id="181604711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859106721" name="Picture"/>
+                                <pic:cNvPr id="181604711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534605829" name="Picture">
+                        <wp:docPr id="1517168546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534605829" name="Picture"/>
+                                <pic:cNvPr id="1517168546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1427665020" name="Picture">
+                        <wp:docPr id="358852079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1427665020" name="Picture"/>
+                                <pic:cNvPr id="358852079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639074058" name="Picture">
+                        <wp:docPr id="285185876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639074058" name="Picture"/>
+                                <pic:cNvPr id="285185876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776270280" name="Picture">
+                        <wp:docPr id="1857503601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776270280" name="Picture"/>
+                                <pic:cNvPr id="1857503601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784477869" name="Picture">
+                        <wp:docPr id="1293523720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784477869" name="Picture"/>
+                                <pic:cNvPr id="1293523720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="328734396" name="Picture">
+                        <wp:docPr id="529031922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="328734396" name="Picture"/>
+                                <pic:cNvPr id="529031922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222247059" name="Picture">
+                        <wp:docPr id="852498618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222247059" name="Picture"/>
+                                <pic:cNvPr id="852498618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395900584" name="Picture">
+                        <wp:docPr id="26122081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395900584" name="Picture"/>
+                                <pic:cNvPr id="26122081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593880910" name="Picture">
+                        <wp:docPr id="904081500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593880910" name="Picture"/>
+                                <pic:cNvPr id="904081500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1087464772" name="Picture">
+                        <wp:docPr id="2116779009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1087464772" name="Picture"/>
+                                <pic:cNvPr id="2116779009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516219712" name="Picture">
+                  <wp:docPr id="663561690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516219712" name="Picture"/>
+                          <pic:cNvPr id="663561690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217608429" name="Picture">
+                  <wp:docPr id="517033501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217608429" name="Picture"/>
+                          <pic:cNvPr id="517033501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085761190" name="Picture">
+                  <wp:docPr id="767818966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085761190" name="Picture"/>
+                          <pic:cNvPr id="767818966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266557823" name="Picture">
+                  <wp:docPr id="1956294132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266557823" name="Picture"/>
+                          <pic:cNvPr id="1956294132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_24.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578105246" name="Picture">
+                  <wp:docPr id="637282580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578105246" name="Picture"/>
+                          <pic:cNvPr id="637282580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17278,57 +17278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938115086" name="Picture">
+                  <wp:docPr id="1187525287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938115086" name="Picture"/>
+                          <pic:cNvPr id="1187525287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_23.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18466,57 +18466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567662166" name="Picture">
+                        <wp:docPr id="1401060004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567662166" name="Picture"/>
+                                <pic:cNvPr id="1401060004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19366,57 +19366,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494063787" name="Picture">
+                        <wp:docPr id="1776500664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494063787" name="Picture"/>
+                                <pic:cNvPr id="1776500664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21398,57 +21398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287158655" name="Picture">
+                  <wp:docPr id="1553900727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287158655" name="Picture"/>
+                          <pic:cNvPr id="1553900727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21478,57 +21478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058040411" name="Picture">
+                  <wp:docPr id="543948250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058040411" name="Picture"/>
+                          <pic:cNvPr id="543948250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22023,57 +22023,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966235387" name="Picture">
+                  <wp:docPr id="1067510132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966235387" name="Picture"/>
+                          <pic:cNvPr id="1067510132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24266,57 +24266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687012587" name="Picture">
+                  <wp:docPr id="946804954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687012587" name="Picture"/>
+                          <pic:cNvPr id="946804954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24355,57 +24355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483946131" name="Picture">
+                  <wp:docPr id="1192605472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483946131" name="Picture"/>
+                          <pic:cNvPr id="1192605472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24999,57 +24999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573281578" name="Picture">
+                  <wp:docPr id="2135297535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573281578" name="Picture"/>
+                          <pic:cNvPr id="2135297535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25997,57 +25997,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412508544" name="Picture">
+                  <wp:docPr id="257976982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412508544" name="Picture"/>
+                          <pic:cNvPr id="257976982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26100,57 +26100,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128889860" name="Picture">
+                  <wp:docPr id="341570710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128889860" name="Picture"/>
+                          <pic:cNvPr id="341570710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27479,57 +27479,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951434209" name="Picture">
+                  <wp:docPr id="1422542059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951434209" name="Picture"/>
+                          <pic:cNvPr id="1422542059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28604,57 +28604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764607361" name="Picture">
+                        <wp:docPr id="561151295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764607361" name="Picture"/>
+                                <pic:cNvPr id="561151295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29957,57 +29957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930719071" name="Picture">
+                  <wp:docPr id="1336027712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930719071" name="Picture"/>
+                          <pic:cNvPr id="1336027712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30046,57 +30046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423157183" name="Picture">
+                  <wp:docPr id="773912333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423157183" name="Picture"/>
+                          <pic:cNvPr id="773912333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30690,57 +30690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515769044" name="Picture">
+                  <wp:docPr id="478805107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515769044" name="Picture"/>
+                          <pic:cNvPr id="478805107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31688,57 +31688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445759926" name="Picture">
+                  <wp:docPr id="1149027108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445759926" name="Picture"/>
+                          <pic:cNvPr id="1149027108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31791,57 +31791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794029130" name="Picture">
+                  <wp:docPr id="1625995538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794029130" name="Picture"/>
+                          <pic:cNvPr id="1625995538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33172,57 +33172,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785947962" name="Picture">
+                  <wp:docPr id="1632687824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785947962" name="Picture"/>
+                          <pic:cNvPr id="1632687824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34334,57 +34334,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928229082" name="Picture">
+                        <wp:docPr id="1738045570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928229082" name="Picture"/>
+                                <pic:cNvPr id="1738045570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35309,57 +35309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695653089" name="Picture">
+                        <wp:docPr id="1973989723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695653089" name="Picture"/>
+                                <pic:cNvPr id="1973989723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36698,57 +36698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62510179" name="Picture">
+                  <wp:docPr id="1372621572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62510179" name="Picture"/>
+                          <pic:cNvPr id="1372621572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36787,57 +36787,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407394999" name="Picture">
+                  <wp:docPr id="522245029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407394999" name="Picture"/>
+                          <pic:cNvPr id="522245029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37431,57 +37431,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307954019" name="Picture">
+                  <wp:docPr id="2141740162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307954019" name="Picture"/>
+                          <pic:cNvPr id="2141740162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38429,57 +38429,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723461456" name="Picture">
+                  <wp:docPr id="567654410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723461456" name="Picture"/>
+                          <pic:cNvPr id="567654410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38532,57 +38532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576549081" name="Picture">
+                  <wp:docPr id="935384829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576549081" name="Picture"/>
+                          <pic:cNvPr id="935384829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39909,57 +39909,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571787071" name="Picture">
+                  <wp:docPr id="1016831379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571787071" name="Picture"/>
+                          <pic:cNvPr id="1016831379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41052,57 +41052,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130285374" name="Picture">
+                        <wp:docPr id="578240678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130285374" name="Picture"/>
+                                <pic:cNvPr id="578240678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42413,57 +42413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642035856" name="Picture">
+                  <wp:docPr id="1121990270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642035856" name="Picture"/>
+                          <pic:cNvPr id="1121990270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42502,57 +42502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222778023" name="Picture">
+                  <wp:docPr id="557884970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222778023" name="Picture"/>
+                          <pic:cNvPr id="557884970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43146,57 +43146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506687635" name="Picture">
+                  <wp:docPr id="300226089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506687635" name="Picture"/>
+                          <pic:cNvPr id="300226089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44144,57 +44144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089940462" name="Picture">
+                  <wp:docPr id="644822594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089940462" name="Picture"/>
+                          <pic:cNvPr id="644822594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44247,57 +44247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094538153" name="Picture">
+                  <wp:docPr id="1104502172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094538153" name="Picture"/>
+                          <pic:cNvPr id="1104502172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45624,57 +45624,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612911091" name="Picture">
+                  <wp:docPr id="808991498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612911091" name="Picture"/>
+                          <pic:cNvPr id="808991498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46767,57 +46767,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563558359" name="Picture">
+                        <wp:docPr id="872250474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563558359" name="Picture"/>
+                                <pic:cNvPr id="872250474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47988,57 +47988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497564831" name="Picture">
+                  <wp:docPr id="1114435956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497564831" name="Picture"/>
+                          <pic:cNvPr id="1114435956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48059,57 +48059,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452210841" name="Picture">
+                  <wp:docPr id="1287721948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452210841" name="Picture"/>
+                          <pic:cNvPr id="1287721948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48473,57 +48473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316152454" name="Picture">
+                  <wp:docPr id="1904074428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316152454" name="Picture"/>
+                          <pic:cNvPr id="1904074428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>