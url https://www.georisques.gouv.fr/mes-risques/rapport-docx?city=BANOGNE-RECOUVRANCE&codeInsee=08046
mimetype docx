--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077083689" name="Picture">
+                  <wp:docPr id="407986194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077083689" name="Picture"/>
+                          <pic:cNvPr id="407986194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721958216" name="Picture">
+                  <wp:docPr id="789428867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721958216" name="Picture"/>
+                          <pic:cNvPr id="789428867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="863304452" name="Picture">
+                        <wp:docPr id="1865898512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="863304452" name="Picture"/>
+                                <pic:cNvPr id="1865898512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270494830" name="Picture">
+                  <wp:docPr id="14502869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270494830" name="Picture"/>
+                          <pic:cNvPr id="14502869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659329649" name="Picture">
+                  <wp:docPr id="1431037596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659329649" name="Picture"/>
+                          <pic:cNvPr id="1431037596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299182316" name="Picture">
+                  <wp:docPr id="1680702189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299182316" name="Picture"/>
+                          <pic:cNvPr id="1680702189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558339993" name="Picture">
+                  <wp:docPr id="1671050913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558339993" name="Picture"/>
+                          <pic:cNvPr id="1671050913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833082484" name="Picture">
+                  <wp:docPr id="71026675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833082484" name="Picture"/>
+                          <pic:cNvPr id="71026675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273392130" name="Picture">
+                        <wp:docPr id="1115596224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273392130" name="Picture"/>
+                                <pic:cNvPr id="1115596224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231064569" name="Picture">
+                        <wp:docPr id="1784644488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231064569" name="Picture"/>
+                                <pic:cNvPr id="1784644488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="904448492" name="Picture">
+                        <wp:docPr id="1962816263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="904448492" name="Picture"/>
+                                <pic:cNvPr id="1962816263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285627505" name="Picture">
+                        <wp:docPr id="1640939708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285627505" name="Picture"/>
+                                <pic:cNvPr id="1640939708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852006923" name="Picture">
+                        <wp:docPr id="662714924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852006923" name="Picture"/>
+                                <pic:cNvPr id="662714924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705275784" name="Picture">
+                        <wp:docPr id="1487743330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705275784" name="Picture"/>
+                                <pic:cNvPr id="1487743330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940604525" name="Picture">
+                        <wp:docPr id="894107320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940604525" name="Picture"/>
+                                <pic:cNvPr id="894107320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651572000" name="Picture">
+                        <wp:docPr id="1393044671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651572000" name="Picture"/>
+                                <pic:cNvPr id="1393044671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977797336" name="Picture">
+                        <wp:docPr id="1932992873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977797336" name="Picture"/>
+                                <pic:cNvPr id="1932992873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721488902" name="Picture">
+                        <wp:docPr id="1510539539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721488902" name="Picture"/>
+                                <pic:cNvPr id="1510539539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105577591" name="Picture">
+                        <wp:docPr id="338181211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105577591" name="Picture"/>
+                                <pic:cNvPr id="338181211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129251266" name="Picture">
+                        <wp:docPr id="1372335347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129251266" name="Picture"/>
+                                <pic:cNvPr id="1372335347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470631629" name="Picture">
+                        <wp:docPr id="276440143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470631629" name="Picture"/>
+                                <pic:cNvPr id="276440143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480420084" name="Picture">
+                        <wp:docPr id="1870842113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480420084" name="Picture"/>
+                                <pic:cNvPr id="1870842113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114166905" name="Picture">
+                        <wp:docPr id="1472726007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114166905" name="Picture"/>
+                                <pic:cNvPr id="1472726007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625413419" name="Picture">
+                        <wp:docPr id="113075971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625413419" name="Picture"/>
+                                <pic:cNvPr id="113075971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936722233" name="Picture">
+                        <wp:docPr id="63702791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936722233" name="Picture"/>
+                                <pic:cNvPr id="63702791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13831,57 +13831,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="38907290" name="Picture">
+                        <wp:docPr id="1090322479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="38907290" name="Picture"/>
+                                <pic:cNvPr id="1090322479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14712,57 +14712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367066673" name="Picture">
+                  <wp:docPr id="626841366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367066673" name="Picture"/>
+                          <pic:cNvPr id="626841366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14801,57 +14801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938597512" name="Picture">
+                  <wp:docPr id="535530223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938597512" name="Picture"/>
+                          <pic:cNvPr id="535530223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15445,57 +15445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888207907" name="Picture">
+                  <wp:docPr id="902308996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888207907" name="Picture"/>
+                          <pic:cNvPr id="902308996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16673,57 +16673,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788778729" name="Picture">
+                  <wp:docPr id="1644139405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788778729" name="Picture"/>
+                          <pic:cNvPr id="1644139405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16776,57 +16776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896063982" name="Picture">
+                  <wp:docPr id="543054660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896063982" name="Picture"/>
+                          <pic:cNvPr id="543054660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18155,57 +18155,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040563193" name="Picture">
+                  <wp:docPr id="763779915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040563193" name="Picture"/>
+                          <pic:cNvPr id="763779915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19280,57 +19280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793396215" name="Picture">
+                        <wp:docPr id="1339600476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793396215" name="Picture"/>
+                                <pic:cNvPr id="1339600476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20633,57 +20633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896350729" name="Picture">
+                  <wp:docPr id="1251718975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896350729" name="Picture"/>
+                          <pic:cNvPr id="1251718975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20722,57 +20722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142020253" name="Picture">
+                  <wp:docPr id="796530088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142020253" name="Picture"/>
+                          <pic:cNvPr id="796530088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21366,57 +21366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42206052" name="Picture">
+                  <wp:docPr id="626713685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42206052" name="Picture"/>
+                          <pic:cNvPr id="626713685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22364,57 +22364,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884264116" name="Picture">
+                  <wp:docPr id="1273317925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884264116" name="Picture"/>
+                          <pic:cNvPr id="1273317925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22467,57 +22467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490795673" name="Picture">
+                  <wp:docPr id="287242372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490795673" name="Picture"/>
+                          <pic:cNvPr id="287242372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23848,57 +23848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47896461" name="Picture">
+                  <wp:docPr id="528495753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47896461" name="Picture"/>
+                          <pic:cNvPr id="528495753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24991,57 +24991,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971036167" name="Picture">
+                        <wp:docPr id="485676117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971036167" name="Picture"/>
+                                <pic:cNvPr id="485676117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26380,57 +26380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834096649" name="Picture">
+                  <wp:docPr id="46702398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834096649" name="Picture"/>
+                          <pic:cNvPr id="46702398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26469,57 +26469,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866927234" name="Picture">
+                  <wp:docPr id="426453197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866927234" name="Picture"/>
+                          <pic:cNvPr id="426453197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27113,57 +27113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805411773" name="Picture">
+                  <wp:docPr id="1431188619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805411773" name="Picture"/>
+                          <pic:cNvPr id="1431188619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28111,57 +28111,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635933173" name="Picture">
+                  <wp:docPr id="37479734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635933173" name="Picture"/>
+                          <pic:cNvPr id="37479734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28214,57 +28214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637350832" name="Picture">
+                  <wp:docPr id="1368826936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637350832" name="Picture"/>
+                          <pic:cNvPr id="1368826936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29591,57 +29591,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008665154" name="Picture">
+                  <wp:docPr id="1431612476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008665154" name="Picture"/>
+                          <pic:cNvPr id="1431612476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30734,57 +30734,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498774058" name="Picture">
+                        <wp:docPr id="55411752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498774058" name="Picture"/>
+                                <pic:cNvPr id="55411752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32095,57 +32095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614243486" name="Picture">
+                  <wp:docPr id="1929968945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614243486" name="Picture"/>
+                          <pic:cNvPr id="1929968945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32184,57 +32184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941754767" name="Picture">
+                  <wp:docPr id="2032889775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941754767" name="Picture"/>
+                          <pic:cNvPr id="2032889775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32828,57 +32828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609174872" name="Picture">
+                  <wp:docPr id="968648680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609174872" name="Picture"/>
+                          <pic:cNvPr id="968648680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33826,57 +33826,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597088042" name="Picture">
+                  <wp:docPr id="848366258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597088042" name="Picture"/>
+                          <pic:cNvPr id="848366258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33929,57 +33929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483907769" name="Picture">
+                  <wp:docPr id="366375064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483907769" name="Picture"/>
+                          <pic:cNvPr id="366375064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35306,57 +35306,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265444871" name="Picture">
+                  <wp:docPr id="955700440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265444871" name="Picture"/>
+                          <pic:cNvPr id="955700440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36449,57 +36449,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009285211" name="Picture">
+                        <wp:docPr id="1868950698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009285211" name="Picture"/>
+                                <pic:cNvPr id="1868950698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37838,57 +37838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144626376" name="Picture">
+                  <wp:docPr id="981182667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144626376" name="Picture"/>
+                          <pic:cNvPr id="981182667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37927,57 +37927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705154586" name="Picture">
+                  <wp:docPr id="2050691986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705154586" name="Picture"/>
+                          <pic:cNvPr id="2050691986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38571,57 +38571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406502107" name="Picture">
+                  <wp:docPr id="1183874730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406502107" name="Picture"/>
+                          <pic:cNvPr id="1183874730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39569,57 +39569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418590936" name="Picture">
+                  <wp:docPr id="552603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418590936" name="Picture"/>
+                          <pic:cNvPr id="552603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39672,57 +39672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284163130" name="Picture">
+                  <wp:docPr id="287509478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284163130" name="Picture"/>
+                          <pic:cNvPr id="287509478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41048,57 +41048,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447429071" name="Picture">
+                  <wp:docPr id="1767576515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447429071" name="Picture"/>
+                          <pic:cNvPr id="1767576515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43321,57 +43321,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675876490" name="Picture">
+                  <wp:docPr id="1718990437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675876490" name="Picture"/>
+                          <pic:cNvPr id="1718990437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43410,57 +43410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187521026" name="Picture">
+                  <wp:docPr id="1954561151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187521026" name="Picture"/>
+                          <pic:cNvPr id="1954561151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44033,57 +44033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729844988" name="Picture">
+                  <wp:docPr id="1802345926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729844988" name="Picture"/>
+                          <pic:cNvPr id="1802345926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44950,57 +44950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305392878" name="Picture">
+                  <wp:docPr id="695456195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305392878" name="Picture"/>
+                          <pic:cNvPr id="695456195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45053,57 +45053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847507064" name="Picture">
+                  <wp:docPr id="154740242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847507064" name="Picture"/>
+                          <pic:cNvPr id="154740242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46376,57 +46376,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807932436" name="Picture">
+                  <wp:docPr id="1385392783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807932436" name="Picture"/>
+                          <pic:cNvPr id="1385392783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47011,57 +47011,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184829242" name="Picture">
+                  <wp:docPr id="307945337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184829242" name="Picture"/>
+                          <pic:cNvPr id="307945337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47082,57 +47082,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593649838" name="Picture">
+                  <wp:docPr id="882265318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593649838" name="Picture"/>
+                          <pic:cNvPr id="882265318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47496,57 +47496,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592880738" name="Picture">
+                  <wp:docPr id="1434284259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592880738" name="Picture"/>
+                          <pic:cNvPr id="1434284259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>