--- v0 (2026-08-19)
+++ v1 (2026-10-21)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268596716" name="Picture">
+                  <wp:docPr id="935184830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268596716" name="Picture"/>
+                          <pic:cNvPr id="935184830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448382121" name="Picture">
+                  <wp:docPr id="962932692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448382121" name="Picture"/>
+                          <pic:cNvPr id="962932692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760356793" name="Picture">
+                        <wp:docPr id="2107841790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760356793" name="Picture"/>
+                                <pic:cNvPr id="2107841790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721009501" name="Picture">
+                  <wp:docPr id="2029398834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721009501" name="Picture"/>
+                          <pic:cNvPr id="2029398834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361053752" name="Picture">
+                  <wp:docPr id="1708861822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361053752" name="Picture"/>
+                          <pic:cNvPr id="1708861822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197696793" name="Picture">
+                  <wp:docPr id="2048072785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197696793" name="Picture"/>
+                          <pic:cNvPr id="2048072785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509670961" name="Picture">
+                  <wp:docPr id="506120075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509670961" name="Picture"/>
+                          <pic:cNvPr id="506120075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393243599" name="Picture">
+                  <wp:docPr id="1822544592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393243599" name="Picture"/>
+                          <pic:cNvPr id="1822544592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1942547833" name="Picture">
+                        <wp:docPr id="324560039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1942547833" name="Picture"/>
+                                <pic:cNvPr id="324560039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666509302" name="Picture">
+                        <wp:docPr id="908108594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666509302" name="Picture"/>
+                                <pic:cNvPr id="908108594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722741477" name="Picture">
+                        <wp:docPr id="181967128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722741477" name="Picture"/>
+                                <pic:cNvPr id="181967128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394777313" name="Picture">
+                        <wp:docPr id="1346034250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394777313" name="Picture"/>
+                                <pic:cNvPr id="1346034250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="942243188" name="Picture">
+                        <wp:docPr id="717292388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="942243188" name="Picture"/>
+                                <pic:cNvPr id="717292388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323161376" name="Picture">
+                        <wp:docPr id="1862903699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323161376" name="Picture"/>
+                                <pic:cNvPr id="1862903699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353842353" name="Picture">
+                        <wp:docPr id="1097370734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353842353" name="Picture"/>
+                                <pic:cNvPr id="1097370734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2017489008" name="Picture">
+                        <wp:docPr id="1277285097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2017489008" name="Picture"/>
+                                <pic:cNvPr id="1277285097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016762160" name="Picture">
+                        <wp:docPr id="1984096939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016762160" name="Picture"/>
+                                <pic:cNvPr id="1984096939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389527030" name="Picture">
+                        <wp:docPr id="272426916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389527030" name="Picture"/>
+                                <pic:cNvPr id="272426916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621397740" name="Picture">
+                        <wp:docPr id="85172027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621397740" name="Picture"/>
+                                <pic:cNvPr id="85172027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269385822" name="Picture">
+                        <wp:docPr id="1370554974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269385822" name="Picture"/>
+                                <pic:cNvPr id="1370554974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582453607" name="Picture">
+                        <wp:docPr id="232798237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582453607" name="Picture"/>
+                                <pic:cNvPr id="232798237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="904381144" name="Picture">
+                        <wp:docPr id="494055602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="904381144" name="Picture"/>
+                                <pic:cNvPr id="494055602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722769261" name="Picture">
+                        <wp:docPr id="1940368733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722769261" name="Picture"/>
+                                <pic:cNvPr id="1940368733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150536953" name="Picture">
+                  <wp:docPr id="1264946696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150536953" name="Picture"/>
+                          <pic:cNvPr id="1264946696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903882317" name="Picture">
+                  <wp:docPr id="1087565320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903882317" name="Picture"/>
+                          <pic:cNvPr id="1087565320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960508795" name="Picture">
+                  <wp:docPr id="802775604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960508795" name="Picture"/>
+                          <pic:cNvPr id="802775604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351571613" name="Picture">
+                  <wp:docPr id="2082311443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351571613" name="Picture"/>
+                          <pic:cNvPr id="2082311443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990728609" name="Picture">
+                  <wp:docPr id="1249703299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990728609" name="Picture"/>
+                          <pic:cNvPr id="1249703299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068261033" name="Picture">
+                  <wp:docPr id="586863060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068261033" name="Picture"/>
+                          <pic:cNvPr id="586863060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008837461" name="Picture">
+                        <wp:docPr id="1107117738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008837461" name="Picture"/>
+                                <pic:cNvPr id="1107117738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112186514" name="Picture">
+                  <wp:docPr id="894101718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112186514" name="Picture"/>
+                          <pic:cNvPr id="894101718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682015828" name="Picture">
+                  <wp:docPr id="1517580430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682015828" name="Picture"/>
+                          <pic:cNvPr id="1517580430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439410818" name="Picture">
+                  <wp:docPr id="1905767804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439410818" name="Picture"/>
+                          <pic:cNvPr id="1905767804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659697291" name="Picture">
+                  <wp:docPr id="1206008618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659697291" name="Picture"/>
+                          <pic:cNvPr id="1206008618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355847689" name="Picture">
+                  <wp:docPr id="1821525209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355847689" name="Picture"/>
+                          <pic:cNvPr id="1821525209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109019148" name="Picture">
+                  <wp:docPr id="907531752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109019148" name="Picture"/>
+                          <pic:cNvPr id="907531752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1724979900" name="Picture">
+                        <wp:docPr id="1413239332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1724979900" name="Picture"/>
+                                <pic:cNvPr id="1413239332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768042702" name="Picture">
+                        <wp:docPr id="1808600309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768042702" name="Picture"/>
+                                <pic:cNvPr id="1808600309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126403492" name="Picture">
+                  <wp:docPr id="1565970138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126403492" name="Picture"/>
+                          <pic:cNvPr id="1565970138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092517547" name="Picture">
+                  <wp:docPr id="1838643347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092517547" name="Picture"/>
+                          <pic:cNvPr id="1838643347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612474778" name="Picture">
+                  <wp:docPr id="2107339067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612474778" name="Picture"/>
+                          <pic:cNvPr id="2107339067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848413984" name="Picture">
+                  <wp:docPr id="135349026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848413984" name="Picture"/>
+                          <pic:cNvPr id="135349026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685105843" name="Picture">
+                  <wp:docPr id="1410423007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685105843" name="Picture"/>
+                          <pic:cNvPr id="1410423007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895091920" name="Picture">
+                  <wp:docPr id="936598834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895091920" name="Picture"/>
+                          <pic:cNvPr id="936598834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2008137515" name="Picture">
+                        <wp:docPr id="1959243249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2008137515" name="Picture"/>
+                                <pic:cNvPr id="1959243249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304630153" name="Picture">
+                  <wp:docPr id="1498432662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304630153" name="Picture"/>
+                          <pic:cNvPr id="1498432662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926689779" name="Picture">
+                  <wp:docPr id="1641505951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926689779" name="Picture"/>
+                          <pic:cNvPr id="1641505951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216106086" name="Picture">
+                  <wp:docPr id="844429998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216106086" name="Picture"/>
+                          <pic:cNvPr id="844429998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538583120" name="Picture">
+                  <wp:docPr id="1070285155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538583120" name="Picture"/>
+                          <pic:cNvPr id="1070285155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824232514" name="Picture">
+                  <wp:docPr id="2102775001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824232514" name="Picture"/>
+                          <pic:cNvPr id="2102775001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220493722" name="Picture">
+                  <wp:docPr id="456880715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220493722" name="Picture"/>
+                          <pic:cNvPr id="456880715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036584205" name="Picture">
+                        <wp:docPr id="1185573499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036584205" name="Picture"/>
+                                <pic:cNvPr id="1185573499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335494537" name="Picture">
+                  <wp:docPr id="105116111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335494537" name="Picture"/>
+                          <pic:cNvPr id="105116111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107248693" name="Picture">
+                  <wp:docPr id="347951912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107248693" name="Picture"/>
+                          <pic:cNvPr id="347951912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946043910" name="Picture">
+                  <wp:docPr id="1508780137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946043910" name="Picture"/>
+                          <pic:cNvPr id="1508780137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306856689" name="Picture">
+                  <wp:docPr id="1552975566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306856689" name="Picture"/>
+                          <pic:cNvPr id="1552975566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991602855" name="Picture">
+                  <wp:docPr id="1044929530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991602855" name="Picture"/>
+                          <pic:cNvPr id="1044929530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250977451" name="Picture">
+                  <wp:docPr id="626537351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250977451" name="Picture"/>
+                          <pic:cNvPr id="626537351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606187726" name="Picture">
+                  <wp:docPr id="1496529757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606187726" name="Picture"/>
+                          <pic:cNvPr id="1496529757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388113882" name="Picture">
+                  <wp:docPr id="255042100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388113882" name="Picture"/>
+                          <pic:cNvPr id="255042100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47295979" name="Picture">
+                  <wp:docPr id="406471238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47295979" name="Picture"/>
+                          <pic:cNvPr id="406471238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>