--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490750955" name="Picture">
+                  <wp:docPr id="1044765216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490750955" name="Picture"/>
+                          <pic:cNvPr id="1044765216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618954970" name="Picture">
+                  <wp:docPr id="1871360707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618954970" name="Picture"/>
+                          <pic:cNvPr id="1871360707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1899228276" name="Picture">
+                        <wp:docPr id="1113723999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1899228276" name="Picture"/>
+                                <pic:cNvPr id="1113723999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329538458" name="Picture">
+                  <wp:docPr id="540621786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329538458" name="Picture"/>
+                          <pic:cNvPr id="540621786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652811187" name="Picture">
+                  <wp:docPr id="2072244478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652811187" name="Picture"/>
+                          <pic:cNvPr id="2072244478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558333910" name="Picture">
+                  <wp:docPr id="1236590737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558333910" name="Picture"/>
+                          <pic:cNvPr id="1236590737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977112658" name="Picture">
+                  <wp:docPr id="1935908888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977112658" name="Picture"/>
+                          <pic:cNvPr id="1935908888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035221073" name="Picture">
+                  <wp:docPr id="112799756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035221073" name="Picture"/>
+                          <pic:cNvPr id="112799756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669330874" name="Picture">
+                        <wp:docPr id="2123935582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669330874" name="Picture"/>
+                                <pic:cNvPr id="2123935582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640686993" name="Picture">
+                        <wp:docPr id="1627642625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640686993" name="Picture"/>
+                                <pic:cNvPr id="1627642625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423254985" name="Picture">
+                        <wp:docPr id="1332338979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423254985" name="Picture"/>
+                                <pic:cNvPr id="1332338979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339031330" name="Picture">
+                        <wp:docPr id="1539401681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339031330" name="Picture"/>
+                                <pic:cNvPr id="1539401681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000033888" name="Picture">
+                        <wp:docPr id="1158101437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000033888" name="Picture"/>
+                                <pic:cNvPr id="1158101437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974652865" name="Picture">
+                        <wp:docPr id="1480891590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974652865" name="Picture"/>
+                                <pic:cNvPr id="1480891590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438912201" name="Picture">
+                        <wp:docPr id="128075818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438912201" name="Picture"/>
+                                <pic:cNvPr id="128075818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757556650" name="Picture">
+                        <wp:docPr id="60161416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757556650" name="Picture"/>
+                                <pic:cNvPr id="60161416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1913507034" name="Picture">
+                        <wp:docPr id="518949935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1913507034" name="Picture"/>
+                                <pic:cNvPr id="518949935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2140320279" name="Picture">
+                        <wp:docPr id="781921247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2140320279" name="Picture"/>
+                                <pic:cNvPr id="781921247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2042873826" name="Picture">
+                        <wp:docPr id="374993106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2042873826" name="Picture"/>
+                                <pic:cNvPr id="374993106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837239901" name="Picture">
+                        <wp:docPr id="1695762596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837239901" name="Picture"/>
+                                <pic:cNvPr id="1695762596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138819748" name="Picture">
+                        <wp:docPr id="1006377956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138819748" name="Picture"/>
+                                <pic:cNvPr id="1006377956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044594732" name="Picture">
+                        <wp:docPr id="1378917183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044594732" name="Picture"/>
+                                <pic:cNvPr id="1378917183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563046579" name="Picture">
+                        <wp:docPr id="1183299525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563046579" name="Picture"/>
+                                <pic:cNvPr id="1183299525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726658179" name="Picture">
+                  <wp:docPr id="1166652229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726658179" name="Picture"/>
+                          <pic:cNvPr id="1166652229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539462956" name="Picture">
+                  <wp:docPr id="1060467855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539462956" name="Picture"/>
+                          <pic:cNvPr id="1060467855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871796159" name="Picture">
+                  <wp:docPr id="1126991391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871796159" name="Picture"/>
+                          <pic:cNvPr id="1126991391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388753948" name="Picture">
+                  <wp:docPr id="1976627068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388753948" name="Picture"/>
+                          <pic:cNvPr id="1976627068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549454634" name="Picture">
+                  <wp:docPr id="213737444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549454634" name="Picture"/>
+                          <pic:cNvPr id="213737444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704749245" name="Picture">
+                  <wp:docPr id="418439709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704749245" name="Picture"/>
+                          <pic:cNvPr id="418439709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772335974" name="Picture">
+                        <wp:docPr id="1904268134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772335974" name="Picture"/>
+                                <pic:cNvPr id="1904268134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19382,57 +19382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107785961" name="Picture">
+                        <wp:docPr id="259661546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107785961" name="Picture"/>
+                                <pic:cNvPr id="259661546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20645,57 +20645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15899216" name="Picture">
+                  <wp:docPr id="805338846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15899216" name="Picture"/>
+                          <pic:cNvPr id="805338846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20725,57 +20725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220746902" name="Picture">
+                  <wp:docPr id="366428839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220746902" name="Picture"/>
+                          <pic:cNvPr id="366428839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21270,57 +21270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604504527" name="Picture">
+                  <wp:docPr id="2040376878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604504527" name="Picture"/>
+                          <pic:cNvPr id="2040376878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22425,57 +22425,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058309539" name="Picture">
+                        <wp:docPr id="2024284447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058309539" name="Picture"/>
+                                <pic:cNvPr id="2024284447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25543,57 +25543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336286999" name="Picture">
+                  <wp:docPr id="1615318559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336286999" name="Picture"/>
+                          <pic:cNvPr id="1615318559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25632,57 +25632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948082284" name="Picture">
+                  <wp:docPr id="210261972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948082284" name="Picture"/>
+                          <pic:cNvPr id="210261972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26276,57 +26276,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953160840" name="Picture">
+                  <wp:docPr id="898711427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953160840" name="Picture"/>
+                          <pic:cNvPr id="898711427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27274,57 +27274,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143275803" name="Picture">
+                  <wp:docPr id="1691901478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143275803" name="Picture"/>
+                          <pic:cNvPr id="1691901478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27377,57 +27377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589536852" name="Picture">
+                  <wp:docPr id="1705856923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589536852" name="Picture"/>
+                          <pic:cNvPr id="1705856923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28756,57 +28756,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208031432" name="Picture">
+                  <wp:docPr id="2066168921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208031432" name="Picture"/>
+                          <pic:cNvPr id="2066168921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29881,57 +29881,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249356736" name="Picture">
+                        <wp:docPr id="683216965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249356736" name="Picture"/>
+                                <pic:cNvPr id="683216965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31234,57 +31234,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848303776" name="Picture">
+                  <wp:docPr id="1439761524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848303776" name="Picture"/>
+                          <pic:cNvPr id="1439761524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31323,57 +31323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381649995" name="Picture">
+                  <wp:docPr id="678460572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381649995" name="Picture"/>
+                          <pic:cNvPr id="678460572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31967,57 +31967,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633752311" name="Picture">
+                  <wp:docPr id="1219197679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633752311" name="Picture"/>
+                          <pic:cNvPr id="1219197679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32965,57 +32965,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611524140" name="Picture">
+                  <wp:docPr id="685244043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611524140" name="Picture"/>
+                          <pic:cNvPr id="685244043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33068,57 +33068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138235695" name="Picture">
+                  <wp:docPr id="2037296734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138235695" name="Picture"/>
+                          <pic:cNvPr id="2037296734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34449,57 +34449,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265202229" name="Picture">
+                  <wp:docPr id="2108940941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265202229" name="Picture"/>
+                          <pic:cNvPr id="2108940941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35592,57 +35592,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355240966" name="Picture">
+                        <wp:docPr id="2105033659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355240966" name="Picture"/>
+                                <pic:cNvPr id="2105033659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36981,57 +36981,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343178999" name="Picture">
+                  <wp:docPr id="532508947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343178999" name="Picture"/>
+                          <pic:cNvPr id="532508947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37070,57 +37070,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698261264" name="Picture">
+                  <wp:docPr id="2074137228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698261264" name="Picture"/>
+                          <pic:cNvPr id="2074137228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37714,57 +37714,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618345861" name="Picture">
+                  <wp:docPr id="2104131621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618345861" name="Picture"/>
+                          <pic:cNvPr id="2104131621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38712,57 +38712,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135270468" name="Picture">
+                  <wp:docPr id="596013016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135270468" name="Picture"/>
+                          <pic:cNvPr id="596013016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38815,57 +38815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892948421" name="Picture">
+                  <wp:docPr id="667855130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892948421" name="Picture"/>
+                          <pic:cNvPr id="667855130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40192,57 +40192,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421700323" name="Picture">
+                  <wp:docPr id="1364362940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421700323" name="Picture"/>
+                          <pic:cNvPr id="1364362940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41335,57 +41335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054210521" name="Picture">
+                        <wp:docPr id="995862121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054210521" name="Picture"/>
+                                <pic:cNvPr id="995862121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42696,57 +42696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19943572" name="Picture">
+                  <wp:docPr id="2130288856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19943572" name="Picture"/>
+                          <pic:cNvPr id="2130288856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42785,57 +42785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058379375" name="Picture">
+                  <wp:docPr id="1322319145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058379375" name="Picture"/>
+                          <pic:cNvPr id="1322319145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43429,57 +43429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257988840" name="Picture">
+                  <wp:docPr id="1868552635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257988840" name="Picture"/>
+                          <pic:cNvPr id="1868552635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44427,57 +44427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186962911" name="Picture">
+                  <wp:docPr id="1630206765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186962911" name="Picture"/>
+                          <pic:cNvPr id="1630206765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44530,57 +44530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482864546" name="Picture">
+                  <wp:docPr id="954283874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482864546" name="Picture"/>
+                          <pic:cNvPr id="954283874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45907,57 +45907,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30149559" name="Picture">
+                  <wp:docPr id="1429648910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30149559" name="Picture"/>
+                          <pic:cNvPr id="1429648910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47050,57 +47050,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015562252" name="Picture">
+                        <wp:docPr id="753248680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015562252" name="Picture"/>
+                                <pic:cNvPr id="753248680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48271,57 +48271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433272588" name="Picture">
+                  <wp:docPr id="1283718396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433272588" name="Picture"/>
+                          <pic:cNvPr id="1283718396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48342,57 +48342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293098291" name="Picture">
+                  <wp:docPr id="1180405288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293098291" name="Picture"/>
+                          <pic:cNvPr id="1180405288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48756,57 +48756,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320479613" name="Picture">
+                  <wp:docPr id="321004826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320479613" name="Picture"/>
+                          <pic:cNvPr id="321004826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>