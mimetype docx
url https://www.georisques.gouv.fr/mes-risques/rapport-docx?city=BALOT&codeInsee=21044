--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190981507" name="Picture">
+                  <wp:docPr id="2145126787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190981507" name="Picture"/>
+                          <pic:cNvPr id="2145126787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345095671" name="Picture">
+                  <wp:docPr id="98862788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345095671" name="Picture"/>
+                          <pic:cNvPr id="98862788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64913769" name="Picture">
+                        <wp:docPr id="717738347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64913769" name="Picture"/>
+                                <pic:cNvPr id="717738347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338051612" name="Picture">
+                  <wp:docPr id="1180051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338051612" name="Picture"/>
+                          <pic:cNvPr id="1180051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16936357" name="Picture">
+                  <wp:docPr id="1287940406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16936357" name="Picture"/>
+                          <pic:cNvPr id="1287940406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19988171" name="Picture">
+                  <wp:docPr id="904635072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19988171" name="Picture"/>
+                          <pic:cNvPr id="904635072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994444450" name="Picture">
+                  <wp:docPr id="1110949914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994444450" name="Picture"/>
+                          <pic:cNvPr id="1110949914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91822998" name="Picture">
+                  <wp:docPr id="2125301166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91822998" name="Picture"/>
+                          <pic:cNvPr id="2125301166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686113991" name="Picture">
+                        <wp:docPr id="905914641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686113991" name="Picture"/>
+                                <pic:cNvPr id="905914641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875004758" name="Picture">
+                        <wp:docPr id="894664746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875004758" name="Picture"/>
+                                <pic:cNvPr id="894664746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512147468" name="Picture">
+                        <wp:docPr id="27112270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512147468" name="Picture"/>
+                                <pic:cNvPr id="27112270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336127002" name="Picture">
+                        <wp:docPr id="2071453378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336127002" name="Picture"/>
+                                <pic:cNvPr id="2071453378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921262008" name="Picture">
+                        <wp:docPr id="192266111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921262008" name="Picture"/>
+                                <pic:cNvPr id="192266111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="517460127" name="Picture">
+                        <wp:docPr id="1221561985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="517460127" name="Picture"/>
+                                <pic:cNvPr id="1221561985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586725974" name="Picture">
+                        <wp:docPr id="139229828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586725974" name="Picture"/>
+                                <pic:cNvPr id="139229828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629718765" name="Picture">
+                        <wp:docPr id="1020634919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629718765" name="Picture"/>
+                                <pic:cNvPr id="1020634919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="249758770" name="Picture">
+                        <wp:docPr id="895025332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="249758770" name="Picture"/>
+                                <pic:cNvPr id="895025332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073218289" name="Picture">
+                        <wp:docPr id="159635694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073218289" name="Picture"/>
+                                <pic:cNvPr id="159635694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342539713" name="Picture">
+                        <wp:docPr id="440503061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342539713" name="Picture"/>
+                                <pic:cNvPr id="440503061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158665329" name="Picture">
+                        <wp:docPr id="2084478834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158665329" name="Picture"/>
+                                <pic:cNvPr id="2084478834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507946786" name="Picture">
+                        <wp:docPr id="1152782491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507946786" name="Picture"/>
+                                <pic:cNvPr id="1152782491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015699662" name="Picture">
+                        <wp:docPr id="842425962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015699662" name="Picture"/>
+                                <pic:cNvPr id="842425962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538277872" name="Picture">
+                        <wp:docPr id="670450546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538277872" name="Picture"/>
+                                <pic:cNvPr id="670450546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285600013" name="Picture">
+                  <wp:docPr id="602756122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285600013" name="Picture"/>
+                          <pic:cNvPr id="602756122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616022736" name="Picture">
+                  <wp:docPr id="4323912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616022736" name="Picture"/>
+                          <pic:cNvPr id="4323912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240461672" name="Picture">
+                  <wp:docPr id="345191607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240461672" name="Picture"/>
+                          <pic:cNvPr id="345191607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670513586" name="Picture">
+                  <wp:docPr id="1978359978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670513586" name="Picture"/>
+                          <pic:cNvPr id="1978359978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562383496" name="Picture">
+                  <wp:docPr id="1463790207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562383496" name="Picture"/>
+                          <pic:cNvPr id="1463790207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446424944" name="Picture">
+                  <wp:docPr id="71672338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446424944" name="Picture"/>
+                          <pic:cNvPr id="71672338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415096545" name="Picture">
+                        <wp:docPr id="1656508044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415096545" name="Picture"/>
+                                <pic:cNvPr id="1656508044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934188290" name="Picture">
+                  <wp:docPr id="680644445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934188290" name="Picture"/>
+                          <pic:cNvPr id="680644445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451343136" name="Picture">
+                  <wp:docPr id="1559522538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451343136" name="Picture"/>
+                          <pic:cNvPr id="1559522538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826253899" name="Picture">
+                  <wp:docPr id="1555861974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826253899" name="Picture"/>
+                          <pic:cNvPr id="1555861974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958675962" name="Picture">
+                  <wp:docPr id="1924382391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958675962" name="Picture"/>
+                          <pic:cNvPr id="1924382391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781042268" name="Picture">
+                  <wp:docPr id="764111549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781042268" name="Picture"/>
+                          <pic:cNvPr id="764111549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788339096" name="Picture">
+                  <wp:docPr id="174110531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788339096" name="Picture"/>
+                          <pic:cNvPr id="174110531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173652717" name="Picture">
+                        <wp:docPr id="1016309880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173652717" name="Picture"/>
+                                <pic:cNvPr id="1016309880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000970846" name="Picture">
+                  <wp:docPr id="885037339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000970846" name="Picture"/>
+                          <pic:cNvPr id="885037339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511760426" name="Picture">
+                  <wp:docPr id="355542931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511760426" name="Picture"/>
+                          <pic:cNvPr id="355542931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458707189" name="Picture">
+                  <wp:docPr id="279103945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458707189" name="Picture"/>
+                          <pic:cNvPr id="279103945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475753086" name="Picture">
+                  <wp:docPr id="1599928755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475753086" name="Picture"/>
+                          <pic:cNvPr id="1599928755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208142178" name="Picture">
+                  <wp:docPr id="416609046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208142178" name="Picture"/>
+                          <pic:cNvPr id="416609046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981609013" name="Picture">
+                  <wp:docPr id="619295217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981609013" name="Picture"/>
+                          <pic:cNvPr id="619295217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249182242" name="Picture">
+                        <wp:docPr id="862572124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249182242" name="Picture"/>
+                                <pic:cNvPr id="862572124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105501761" name="Picture">
+                  <wp:docPr id="561633920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105501761" name="Picture"/>
+                          <pic:cNvPr id="561633920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587791784" name="Picture">
+                  <wp:docPr id="537226576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587791784" name="Picture"/>
+                          <pic:cNvPr id="537226576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560953477" name="Picture">
+                  <wp:docPr id="1119012792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560953477" name="Picture"/>
+                          <pic:cNvPr id="1119012792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888782498" name="Picture">
+                  <wp:docPr id="397482545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888782498" name="Picture"/>
+                          <pic:cNvPr id="397482545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916066769" name="Picture">
+                  <wp:docPr id="2078237358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916066769" name="Picture"/>
+                          <pic:cNvPr id="2078237358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340307772" name="Picture">
+                  <wp:docPr id="1144689516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340307772" name="Picture"/>
+                          <pic:cNvPr id="1144689516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796572130" name="Picture">
+                        <wp:docPr id="1113010487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796572130" name="Picture"/>
+                                <pic:cNvPr id="1113010487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989192435" name="Picture">
+                  <wp:docPr id="1390836706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989192435" name="Picture"/>
+                          <pic:cNvPr id="1390836706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246891046" name="Picture">
+                  <wp:docPr id="348839938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246891046" name="Picture"/>
+                          <pic:cNvPr id="348839938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695961760" name="Picture">
+                  <wp:docPr id="1770023476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695961760" name="Picture"/>
+                          <pic:cNvPr id="1770023476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184736378" name="Picture">
+                  <wp:docPr id="1641288201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184736378" name="Picture"/>
+                          <pic:cNvPr id="1641288201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660825197" name="Picture">
+                  <wp:docPr id="1272210217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660825197" name="Picture"/>
+                          <pic:cNvPr id="1272210217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152266344" name="Picture">
+                  <wp:docPr id="315257411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152266344" name="Picture"/>
+                          <pic:cNvPr id="315257411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642577174" name="Picture">
+                        <wp:docPr id="1662037879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642577174" name="Picture"/>
+                                <pic:cNvPr id="1662037879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625247984" name="Picture">
+                  <wp:docPr id="110871409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625247984" name="Picture"/>
+                          <pic:cNvPr id="110871409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874214254" name="Picture">
+                  <wp:docPr id="2050388401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874214254" name="Picture"/>
+                          <pic:cNvPr id="2050388401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305802092" name="Picture">
+                  <wp:docPr id="723853162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305802092" name="Picture"/>
+                          <pic:cNvPr id="723853162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45497,57 +45497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177757149" name="Picture">
+                  <wp:docPr id="1728648112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177757149" name="Picture"/>
+                          <pic:cNvPr id="1728648112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45568,57 +45568,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702353379" name="Picture">
+                  <wp:docPr id="779836697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702353379" name="Picture"/>
+                          <pic:cNvPr id="779836697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45982,57 +45982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258097076" name="Picture">
+                  <wp:docPr id="757520883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258097076" name="Picture"/>
+                          <pic:cNvPr id="757520883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>