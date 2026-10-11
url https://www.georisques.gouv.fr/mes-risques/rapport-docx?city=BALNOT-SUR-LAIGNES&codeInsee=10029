--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544827238" name="Picture">
+                  <wp:docPr id="1172880531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544827238" name="Picture"/>
+                          <pic:cNvPr id="1172880531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853316824" name="Picture">
+                  <wp:docPr id="1627790496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853316824" name="Picture"/>
+                          <pic:cNvPr id="1627790496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1408041130" name="Picture">
+                        <wp:docPr id="363568028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1408041130" name="Picture"/>
+                                <pic:cNvPr id="363568028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112479799" name="Picture">
+                  <wp:docPr id="1342246437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112479799" name="Picture"/>
+                          <pic:cNvPr id="1342246437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899387145" name="Picture">
+                  <wp:docPr id="656883388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899387145" name="Picture"/>
+                          <pic:cNvPr id="656883388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942657189" name="Picture">
+                  <wp:docPr id="1049285952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942657189" name="Picture"/>
+                          <pic:cNvPr id="1049285952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049141482" name="Picture">
+                  <wp:docPr id="265973110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049141482" name="Picture"/>
+                          <pic:cNvPr id="265973110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24937389" name="Picture">
+                  <wp:docPr id="1116695175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24937389" name="Picture"/>
+                          <pic:cNvPr id="1116695175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608013952" name="Picture">
+                        <wp:docPr id="1337173192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608013952" name="Picture"/>
+                                <pic:cNvPr id="1337173192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947836353" name="Picture">
+                        <wp:docPr id="861997303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947836353" name="Picture"/>
+                                <pic:cNvPr id="861997303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857710730" name="Picture">
+                        <wp:docPr id="254176743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857710730" name="Picture"/>
+                                <pic:cNvPr id="254176743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261810657" name="Picture">
+                        <wp:docPr id="1853274708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261810657" name="Picture"/>
+                                <pic:cNvPr id="1853274708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549278773" name="Picture">
+                        <wp:docPr id="1212668445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549278773" name="Picture"/>
+                                <pic:cNvPr id="1212668445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798530156" name="Picture">
+                        <wp:docPr id="1762582974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798530156" name="Picture"/>
+                                <pic:cNvPr id="1762582974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891201686" name="Picture">
+                        <wp:docPr id="2038515735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891201686" name="Picture"/>
+                                <pic:cNvPr id="2038515735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512824380" name="Picture">
+                        <wp:docPr id="612177871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512824380" name="Picture"/>
+                                <pic:cNvPr id="612177871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825363511" name="Picture">
+                        <wp:docPr id="233766460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825363511" name="Picture"/>
+                                <pic:cNvPr id="233766460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264056575" name="Picture">
+                        <wp:docPr id="1828919172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264056575" name="Picture"/>
+                                <pic:cNvPr id="1828919172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482773204" name="Picture">
+                        <wp:docPr id="534667825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482773204" name="Picture"/>
+                                <pic:cNvPr id="534667825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240870304" name="Picture">
+                        <wp:docPr id="955859869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240870304" name="Picture"/>
+                                <pic:cNvPr id="955859869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734455273" name="Picture">
+                        <wp:docPr id="1063998068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734455273" name="Picture"/>
+                                <pic:cNvPr id="1063998068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915676813" name="Picture">
+                        <wp:docPr id="328651754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915676813" name="Picture"/>
+                                <pic:cNvPr id="328651754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1307831254" name="Picture">
+                        <wp:docPr id="1323734008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1307831254" name="Picture"/>
+                                <pic:cNvPr id="1323734008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12491,51 +12491,1660 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="7420"/>
+          <w:trHeight w:hRule="exact" w:val="560"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="11100"/>
+              <w:gridCol w:w="11100"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="400"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="28"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">1 Risque technologique identifié : </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="140"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="800"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="780"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="3860"/>
+              <w:gridCol w:w="2520"/>
+              <w:gridCol w:w="300"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="1980"/>
+              <w:gridCol w:w="340"/>
+              <w:gridCol w:w="60"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="20"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="495300" cy="495300"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="610917755" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="610917755" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_12_1.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="2564" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="495300" cy="495300"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="16"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">sur ma commune :</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="280"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="22"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">POLLUTION DES SOLS</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="768090362" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="768090362" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_12_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="20"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="180"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="3"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="1511300" cy="165100"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1697539089" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1697539089" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="57983" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="1511300" cy="165100"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="3"/>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="5520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -13071,57 +14680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292126067" name="Picture">
+                  <wp:docPr id="1314464885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292126067" name="Picture"/>
+                          <pic:cNvPr id="1314464885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +14769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390084026" name="Picture">
+                  <wp:docPr id="350939213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390084026" name="Picture"/>
+                          <pic:cNvPr id="350939213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +15413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046722307" name="Picture">
+                  <wp:docPr id="43604401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046722307" name="Picture"/>
+                          <pic:cNvPr id="43604401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +16641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293376405" name="Picture">
+                  <wp:docPr id="1116191440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293376405" name="Picture"/>
+                          <pic:cNvPr id="1116191440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +16744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767051706" name="Picture">
+                  <wp:docPr id="1249779494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767051706" name="Picture"/>
+                          <pic:cNvPr id="1249779494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +18123,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191678765" name="Picture">
+                  <wp:docPr id="957928579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191678765" name="Picture"/>
+                          <pic:cNvPr id="957928579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +19248,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1209943520" name="Picture">
+                        <wp:docPr id="3701650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1209943520" name="Picture"/>
+                                <pic:cNvPr id="3701650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +20601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634574311" name="Picture">
+                  <wp:docPr id="1686300802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634574311" name="Picture"/>
+                          <pic:cNvPr id="1686300802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +20690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937133385" name="Picture">
+                  <wp:docPr id="1564999230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937133385" name="Picture"/>
+                          <pic:cNvPr id="1564999230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +21334,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241331074" name="Picture">
+                  <wp:docPr id="518056687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241331074" name="Picture"/>
+                          <pic:cNvPr id="518056687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +22332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924612542" name="Picture">
+                  <wp:docPr id="249639689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924612542" name="Picture"/>
+                          <pic:cNvPr id="249639689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +22435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749901088" name="Picture">
+                  <wp:docPr id="2138008108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749901088" name="Picture"/>
+                          <pic:cNvPr id="2138008108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +23816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766733428" name="Picture">
+                  <wp:docPr id="1055486515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766733428" name="Picture"/>
+                          <pic:cNvPr id="1055486515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +24959,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117022532" name="Picture">
+                        <wp:docPr id="1488026071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117022532" name="Picture"/>
+                                <pic:cNvPr id="1488026071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +26368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818731584" name="Picture">
+                  <wp:docPr id="1893521846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818731584" name="Picture"/>
+                          <pic:cNvPr id="1893521846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +26457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231449970" name="Picture">
+                  <wp:docPr id="527502750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231449970" name="Picture"/>
+                          <pic:cNvPr id="527502750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +27137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46734297" name="Picture">
+                  <wp:docPr id="1159892628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46734297" name="Picture"/>
+                          <pic:cNvPr id="1159892628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +28198,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372848253" name="Picture">
+                  <wp:docPr id="1161101646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372848253" name="Picture"/>
+                          <pic:cNvPr id="1161101646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +28301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109001445" name="Picture">
+                  <wp:docPr id="1052633322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109001445" name="Picture"/>
+                          <pic:cNvPr id="1052633322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +29765,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541233594" name="Picture">
+                  <wp:docPr id="1904821664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541233594" name="Picture"/>
+                          <pic:cNvPr id="1904821664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +30972,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801864538" name="Picture">
+                        <wp:docPr id="1952813294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801864538" name="Picture"/>
+                                <pic:cNvPr id="1952813294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +33161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148572075" name="Picture">
+                  <wp:docPr id="341422264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148572075" name="Picture"/>
+                          <pic:cNvPr id="341422264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +33232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972376482" name="Picture">
+                  <wp:docPr id="150521615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972376482" name="Picture"/>
+                          <pic:cNvPr id="150521615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +33700,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616938835" name="Picture">
+                  <wp:docPr id="1354941470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616938835" name="Picture"/>
+                          <pic:cNvPr id="1354941470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +34859,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414422224" name="Picture">
+                  <wp:docPr id="40418912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414422224" name="Picture"/>
+                          <pic:cNvPr id="40418912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +34948,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206236578" name="Picture">
+                  <wp:docPr id="1281802653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206236578" name="Picture"/>
+                          <pic:cNvPr id="1281802653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +35592,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601618450" name="Picture">
+                  <wp:docPr id="172101179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601618450" name="Picture"/>
+                          <pic:cNvPr id="172101179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +36590,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482973522" name="Picture">
+                  <wp:docPr id="924880524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482973522" name="Picture"/>
+                          <pic:cNvPr id="924880524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +36693,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107976235" name="Picture">
+                  <wp:docPr id="1829622585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107976235" name="Picture"/>
+                          <pic:cNvPr id="1829622585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +38070,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496981137" name="Picture">
+                  <wp:docPr id="661661770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496981137" name="Picture"/>
+                          <pic:cNvPr id="661661770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +39213,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072724226" name="Picture">
+                        <wp:docPr id="1201129363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072724226" name="Picture"/>
+                                <pic:cNvPr id="1201129363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +40574,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909588219" name="Picture">
+                  <wp:docPr id="1636009299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909588219" name="Picture"/>
+                          <pic:cNvPr id="1636009299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +40663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137762694" name="Picture">
+                  <wp:docPr id="2019684710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137762694" name="Picture"/>
+                          <pic:cNvPr id="2019684710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +41307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217782837" name="Picture">
+                  <wp:docPr id="1864586560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217782837" name="Picture"/>
+                          <pic:cNvPr id="1864586560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +42305,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204958390" name="Picture">
+                  <wp:docPr id="1917681685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204958390" name="Picture"/>
+                          <pic:cNvPr id="1917681685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +42408,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840350262" name="Picture">
+                  <wp:docPr id="577757843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840350262" name="Picture"/>
+                          <pic:cNvPr id="577757843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +43785,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193409778" name="Picture">
+                  <wp:docPr id="1142909227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193409778" name="Picture"/>
+                          <pic:cNvPr id="1142909227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +44928,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258433198" name="Picture">
+                        <wp:docPr id="368826259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258433198" name="Picture"/>
+                                <pic:cNvPr id="368826259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44370,59 +45979,71 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
-        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="40"/>
         <w:gridCol w:w="1600"/>
-        <w:gridCol w:w="2800"/>
-        <w:gridCol w:w="2180"/>
+        <w:gridCol w:w="680"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="200"/>
+        <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="1780"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="20"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="JR_PAGE_ANCHOR_0_9"/>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -44487,181 +46108,334 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198119900" name="Picture">
+                  <wp:docPr id="792091239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198119900" name="Picture"/>
+                          <pic:cNvPr id="792091239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235405922" name="Picture">
+                  <wp:docPr id="1681540957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235405922" name="Picture"/>
+                          <pic:cNvPr id="1681540957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44687,189 +46461,307 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">10110 Balnot-sur-Laignes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="40"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -44917,165 +46809,265 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="540"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7082583" name="Picture">
+                  <wp:docPr id="1535560446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7082583" name="Picture"/>
+                          <pic:cNvPr id="1535560446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45085,328 +47077,2527 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="40"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="20"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="20"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="38"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque de pollution des sols sur Balnot-sur-laignes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque sur la commune</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="575437767" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="575437767" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_8_13.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1842636285" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1842636285" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_8_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="260"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="80"/>
+          <w:trHeight w:hRule="atLeast" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...44 lines deleted...]
-     </w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="20"/>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="13680"/>
+          <w:trHeight w:hRule="exact" w:val="700"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un site pollué est un site qui, du fait d'anciens dépôts de déchets ou d'infiltration de substances polluantes, présente une pollution susceptible de provoquer une nuisance ou un risque pérenne pour les personnes ou l'environnement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les types de Pollution des sols sur ma commune</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="200"/>
+              <w:gridCol w:w="5480"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="1040"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -45467,50 +49658,955 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="220"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3111500" cy="787400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1405944704" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1405944704" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_8_12.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="27419"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3111500" cy="787400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="900"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="17"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="10300"/>
+              <w:gridCol w:w="10300"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="200"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Liste des anciens sites industriels ou activités de service recensés dans un rayon de 500m en annexe 1.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="7200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -45542,78 +50638,2569 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="220"/>
+        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="320"/>
+        <w:gridCol w:w="1240"/>
+        <w:gridCol w:w="640"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="300"/>
+        <w:gridCol w:w="1"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+              <w:pageBreakBefore/>
+            </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="JR_PAGE_ANCHOR_0_10"/>
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1016000" cy="876300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1683309649" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1683309649" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_0_0.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="5000" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1016000" cy="876300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="508000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1141491331" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1141491331" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_2.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="40000"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="508000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000091"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10110 Balnot-sur-Laignes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="368300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="70284623" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="70284623" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_4.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="24137"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="368300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="15"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="1060"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="38"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe 1 : Liste des anciens sites industriels ou activités de service recensés dans un rayon de 500m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identifiant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nom établissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activité principale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3834116" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3834116</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décharge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3834115" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3834115</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décharge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:bookmarkStart w:id="11" w:name="JR_PAGE_ANCHOR_0_11"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="header1"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="400" w:right="400" w:bottom="40" w:left="400" w:header="0" w:footer="0" w:gutter="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
  </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -45803,101 +53390,143 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="tableRow">
     <w:name w:val="tableRow"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="tableRow|01">
     <w:name w:val="tableRow|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase">
+    <w:name w:val="rowBase"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|01">
+    <w:name w:val="rowBase|01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
+ <Relationship Id="img_0_1_12_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_1.png"/>
+ <Relationship Id="img_0_1_12_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_3.png"/>
+ <Relationship Id="img_0_1_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_25.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_25.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_24.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_24.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
  <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
  <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
+ <Relationship Id="img_0_8_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_8_13.jpg"/>
+ <Relationship Id="img_0_8_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_8_7.png"/>
+ <Relationship Id="img_0_8_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_8_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>