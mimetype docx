--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357814755" name="Picture">
+                  <wp:docPr id="144583138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357814755" name="Picture"/>
+                          <pic:cNvPr id="144583138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896428231" name="Picture">
+                  <wp:docPr id="485447698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896428231" name="Picture"/>
+                          <pic:cNvPr id="485447698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331997468" name="Picture">
+                        <wp:docPr id="1891027168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331997468" name="Picture"/>
+                                <pic:cNvPr id="1891027168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623256302" name="Picture">
+                  <wp:docPr id="1547326432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623256302" name="Picture"/>
+                          <pic:cNvPr id="1547326432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823950492" name="Picture">
+                  <wp:docPr id="1722539216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823950492" name="Picture"/>
+                          <pic:cNvPr id="1722539216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129327765" name="Picture">
+                  <wp:docPr id="614681833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129327765" name="Picture"/>
+                          <pic:cNvPr id="614681833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006286669" name="Picture">
+                  <wp:docPr id="797304175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006286669" name="Picture"/>
+                          <pic:cNvPr id="797304175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966626402" name="Picture">
+                  <wp:docPr id="1965081779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966626402" name="Picture"/>
+                          <pic:cNvPr id="1965081779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174564483" name="Picture">
+                        <wp:docPr id="217755468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174564483" name="Picture"/>
+                                <pic:cNvPr id="217755468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12482428" name="Picture">
+                        <wp:docPr id="904617978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12482428" name="Picture"/>
+                                <pic:cNvPr id="904617978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521574454" name="Picture">
+                        <wp:docPr id="1242635309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521574454" name="Picture"/>
+                                <pic:cNvPr id="1242635309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829183351" name="Picture">
+                        <wp:docPr id="945856260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829183351" name="Picture"/>
+                                <pic:cNvPr id="945856260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494278602" name="Picture">
+                        <wp:docPr id="1193608941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494278602" name="Picture"/>
+                                <pic:cNvPr id="1193608941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1222599096" name="Picture">
+                        <wp:docPr id="1343827164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1222599096" name="Picture"/>
+                                <pic:cNvPr id="1343827164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652223082" name="Picture">
+                        <wp:docPr id="14434477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652223082" name="Picture"/>
+                                <pic:cNvPr id="14434477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602789657" name="Picture">
+                        <wp:docPr id="412259262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602789657" name="Picture"/>
+                                <pic:cNvPr id="412259262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936252707" name="Picture">
+                        <wp:docPr id="993868466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936252707" name="Picture"/>
+                                <pic:cNvPr id="993868466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137855549" name="Picture">
+                        <wp:docPr id="906992753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137855549" name="Picture"/>
+                                <pic:cNvPr id="906992753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516398316" name="Picture">
+                        <wp:docPr id="1508252118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516398316" name="Picture"/>
+                                <pic:cNvPr id="1508252118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661524465" name="Picture">
+                        <wp:docPr id="1270320916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661524465" name="Picture"/>
+                                <pic:cNvPr id="1270320916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1307645292" name="Picture">
+                        <wp:docPr id="1057212399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1307645292" name="Picture"/>
+                                <pic:cNvPr id="1057212399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1021406100" name="Picture">
+                        <wp:docPr id="1555933750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1021406100" name="Picture"/>
+                                <pic:cNvPr id="1555933750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1444025478" name="Picture">
+                        <wp:docPr id="181156641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1444025478" name="Picture"/>
+                                <pic:cNvPr id="181156641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963865512" name="Picture">
+                  <wp:docPr id="1036847254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963865512" name="Picture"/>
+                          <pic:cNvPr id="1036847254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714903179" name="Picture">
+                  <wp:docPr id="1428232430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714903179" name="Picture"/>
+                          <pic:cNvPr id="1428232430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307938535" name="Picture">
+                  <wp:docPr id="397179378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307938535" name="Picture"/>
+                          <pic:cNvPr id="397179378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428525700" name="Picture">
+                  <wp:docPr id="669073276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428525700" name="Picture"/>
+                          <pic:cNvPr id="669073276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125913835" name="Picture">
+                  <wp:docPr id="2134751525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125913835" name="Picture"/>
+                          <pic:cNvPr id="2134751525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402035353" name="Picture">
+                  <wp:docPr id="1077725321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402035353" name="Picture"/>
+                          <pic:cNvPr id="1077725321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940841222" name="Picture">
+                        <wp:docPr id="426158586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940841222" name="Picture"/>
+                                <pic:cNvPr id="426158586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511246878" name="Picture">
+                        <wp:docPr id="1128066905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511246878" name="Picture"/>
+                                <pic:cNvPr id="1128066905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529322729" name="Picture">
+                  <wp:docPr id="1413501846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529322729" name="Picture"/>
+                          <pic:cNvPr id="1413501846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158849162" name="Picture">
+                  <wp:docPr id="1435583100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158849162" name="Picture"/>
+                          <pic:cNvPr id="1435583100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27649290" name="Picture">
+                  <wp:docPr id="1911765424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27649290" name="Picture"/>
+                          <pic:cNvPr id="1911765424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796075096" name="Picture">
+                  <wp:docPr id="455024626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796075096" name="Picture"/>
+                          <pic:cNvPr id="455024626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292049894" name="Picture">
+                  <wp:docPr id="30656180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292049894" name="Picture"/>
+                          <pic:cNvPr id="30656180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106111738" name="Picture">
+                  <wp:docPr id="1790534033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106111738" name="Picture"/>
+                          <pic:cNvPr id="1790534033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24723,57 +24723,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190625693" name="Picture">
+                        <wp:docPr id="365844376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190625693" name="Picture"/>
+                                <pic:cNvPr id="365844376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25698,57 +25698,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456264634" name="Picture">
+                        <wp:docPr id="1315948306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456264634" name="Picture"/>
+                                <pic:cNvPr id="1315948306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27087,57 +27087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975301918" name="Picture">
+                  <wp:docPr id="695876560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975301918" name="Picture"/>
+                          <pic:cNvPr id="695876560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27176,57 +27176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502632375" name="Picture">
+                  <wp:docPr id="1301184359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502632375" name="Picture"/>
+                          <pic:cNvPr id="1301184359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27820,57 +27820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749067947" name="Picture">
+                  <wp:docPr id="531956606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749067947" name="Picture"/>
+                          <pic:cNvPr id="531956606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28818,57 +28818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112705514" name="Picture">
+                  <wp:docPr id="1639433558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112705514" name="Picture"/>
+                          <pic:cNvPr id="1639433558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28921,57 +28921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564557273" name="Picture">
+                  <wp:docPr id="992842633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564557273" name="Picture"/>
+                          <pic:cNvPr id="992842633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30298,57 +30298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122491004" name="Picture">
+                  <wp:docPr id="740955776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122491004" name="Picture"/>
+                          <pic:cNvPr id="740955776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31441,57 +31441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456118529" name="Picture">
+                        <wp:docPr id="1103728868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456118529" name="Picture"/>
+                                <pic:cNvPr id="1103728868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32802,57 +32802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971747156" name="Picture">
+                  <wp:docPr id="1026232395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971747156" name="Picture"/>
+                          <pic:cNvPr id="1026232395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32891,57 +32891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491716930" name="Picture">
+                  <wp:docPr id="624251000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491716930" name="Picture"/>
+                          <pic:cNvPr id="624251000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33535,57 +33535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396357983" name="Picture">
+                  <wp:docPr id="310874728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396357983" name="Picture"/>
+                          <pic:cNvPr id="310874728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34533,57 +34533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632802183" name="Picture">
+                  <wp:docPr id="1736462113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632802183" name="Picture"/>
+                          <pic:cNvPr id="1736462113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34636,57 +34636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191204866" name="Picture">
+                  <wp:docPr id="558941898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191204866" name="Picture"/>
+                          <pic:cNvPr id="558941898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36013,57 +36013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298566877" name="Picture">
+                  <wp:docPr id="1055156529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298566877" name="Picture"/>
+                          <pic:cNvPr id="1055156529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37156,57 +37156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012069640" name="Picture">
+                        <wp:docPr id="1417380794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012069640" name="Picture"/>
+                                <pic:cNvPr id="1417380794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38524,57 +38524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675297161" name="Picture">
+                  <wp:docPr id="295924784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675297161" name="Picture"/>
+                          <pic:cNvPr id="295924784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38613,57 +38613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844093558" name="Picture">
+                  <wp:docPr id="432886765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844093558" name="Picture"/>
+                          <pic:cNvPr id="432886765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39245,57 +39245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908621675" name="Picture">
+                  <wp:docPr id="238967244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908621675" name="Picture"/>
+                          <pic:cNvPr id="238967244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40189,57 +40189,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781828839" name="Picture">
+                  <wp:docPr id="1581328976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781828839" name="Picture"/>
+                          <pic:cNvPr id="1581328976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40301,57 +40301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114152262" name="Picture">
+                  <wp:docPr id="1421684049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114152262" name="Picture"/>
+                          <pic:cNvPr id="1421684049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41960,57 +41960,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565077114" name="Picture">
+                  <wp:docPr id="393809406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565077114" name="Picture"/>
+                          <pic:cNvPr id="393809406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43139,57 +43139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651122733" name="Picture">
+                  <wp:docPr id="1898043255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651122733" name="Picture"/>
+                          <pic:cNvPr id="1898043255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43219,57 +43219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211256691" name="Picture">
+                  <wp:docPr id="680560757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211256691" name="Picture"/>
+                          <pic:cNvPr id="680560757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43707,57 +43707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225442895" name="Picture">
+                  <wp:docPr id="1643843126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225442895" name="Picture"/>
+                          <pic:cNvPr id="1643843126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>