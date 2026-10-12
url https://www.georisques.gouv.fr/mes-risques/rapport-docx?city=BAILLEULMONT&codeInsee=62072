--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634710880" name="Picture">
+                  <wp:docPr id="272318692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634710880" name="Picture"/>
+                          <pic:cNvPr id="272318692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156382097" name="Picture">
+                  <wp:docPr id="127631794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156382097" name="Picture"/>
+                          <pic:cNvPr id="127631794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123515062" name="Picture">
+                        <wp:docPr id="425772488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123515062" name="Picture"/>
+                                <pic:cNvPr id="425772488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070923218" name="Picture">
+                  <wp:docPr id="681870445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070923218" name="Picture"/>
+                          <pic:cNvPr id="681870445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177415201" name="Picture">
+                  <wp:docPr id="2137545324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177415201" name="Picture"/>
+                          <pic:cNvPr id="2137545324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14389697" name="Picture">
+                  <wp:docPr id="918522830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14389697" name="Picture"/>
+                          <pic:cNvPr id="918522830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840980041" name="Picture">
+                  <wp:docPr id="152369752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840980041" name="Picture"/>
+                          <pic:cNvPr id="152369752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712775428" name="Picture">
+                  <wp:docPr id="1800520881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712775428" name="Picture"/>
+                          <pic:cNvPr id="1800520881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738133234" name="Picture">
+                        <wp:docPr id="1848160175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738133234" name="Picture"/>
+                                <pic:cNvPr id="1848160175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923421961" name="Picture">
+                        <wp:docPr id="1372388814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923421961" name="Picture"/>
+                                <pic:cNvPr id="1372388814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115302235" name="Picture">
+                        <wp:docPr id="1419663082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115302235" name="Picture"/>
+                                <pic:cNvPr id="1419663082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609236288" name="Picture">
+                        <wp:docPr id="1255996616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609236288" name="Picture"/>
+                                <pic:cNvPr id="1255996616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690459582" name="Picture">
+                        <wp:docPr id="965726735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690459582" name="Picture"/>
+                                <pic:cNvPr id="965726735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="741473287" name="Picture">
+                        <wp:docPr id="349352610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="741473287" name="Picture"/>
+                                <pic:cNvPr id="349352610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243379488" name="Picture">
+                        <wp:docPr id="815606601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243379488" name="Picture"/>
+                                <pic:cNvPr id="815606601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860411892" name="Picture">
+                        <wp:docPr id="1126436445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860411892" name="Picture"/>
+                                <pic:cNvPr id="1126436445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816259084" name="Picture">
+                        <wp:docPr id="936932787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816259084" name="Picture"/>
+                                <pic:cNvPr id="936932787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398758959" name="Picture">
+                        <wp:docPr id="256902832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398758959" name="Picture"/>
+                                <pic:cNvPr id="256902832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652621787" name="Picture">
+                        <wp:docPr id="470192723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652621787" name="Picture"/>
+                                <pic:cNvPr id="470192723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41530045" name="Picture">
+                        <wp:docPr id="1751721066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41530045" name="Picture"/>
+                                <pic:cNvPr id="1751721066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107101617" name="Picture">
+                        <wp:docPr id="1202382301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107101617" name="Picture"/>
+                                <pic:cNvPr id="1202382301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1793302651" name="Picture">
+                        <wp:docPr id="1261050290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1793302651" name="Picture"/>
+                                <pic:cNvPr id="1261050290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900266031" name="Picture">
+                        <wp:docPr id="996284191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900266031" name="Picture"/>
+                                <pic:cNvPr id="996284191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462707645" name="Picture">
+                  <wp:docPr id="1410898324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462707645" name="Picture"/>
+                          <pic:cNvPr id="1410898324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681401688" name="Picture">
+                  <wp:docPr id="1680108580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681401688" name="Picture"/>
+                          <pic:cNvPr id="1680108580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969447003" name="Picture">
+                  <wp:docPr id="1097400907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969447003" name="Picture"/>
+                          <pic:cNvPr id="1097400907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787823393" name="Picture">
+                  <wp:docPr id="750969021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787823393" name="Picture"/>
+                          <pic:cNvPr id="750969021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248091675" name="Picture">
+                  <wp:docPr id="223441677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248091675" name="Picture"/>
+                          <pic:cNvPr id="223441677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443663064" name="Picture">
+                  <wp:docPr id="478600162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443663064" name="Picture"/>
+                          <pic:cNvPr id="478600162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246179878" name="Picture">
+                        <wp:docPr id="1146616328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246179878" name="Picture"/>
+                                <pic:cNvPr id="1146616328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30607559" name="Picture">
+                  <wp:docPr id="1925301594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30607559" name="Picture"/>
+                          <pic:cNvPr id="1925301594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496940295" name="Picture">
+                  <wp:docPr id="2057489244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496940295" name="Picture"/>
+                          <pic:cNvPr id="2057489244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881015242" name="Picture">
+                  <wp:docPr id="22997434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881015242" name="Picture"/>
+                          <pic:cNvPr id="22997434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182819664" name="Picture">
+                  <wp:docPr id="1090136200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182819664" name="Picture"/>
+                          <pic:cNvPr id="1090136200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191458538" name="Picture">
+                  <wp:docPr id="710553256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191458538" name="Picture"/>
+                          <pic:cNvPr id="710553256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314094304" name="Picture">
+                  <wp:docPr id="122414550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314094304" name="Picture"/>
+                          <pic:cNvPr id="122414550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658928331" name="Picture">
+                        <wp:docPr id="1510706990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658928331" name="Picture"/>
+                                <pic:cNvPr id="1510706990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959024289" name="Picture">
+                  <wp:docPr id="1796091460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959024289" name="Picture"/>
+                          <pic:cNvPr id="1796091460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416262863" name="Picture">
+                  <wp:docPr id="1631225488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416262863" name="Picture"/>
+                          <pic:cNvPr id="1631225488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199855392" name="Picture">
+                  <wp:docPr id="1227309848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199855392" name="Picture"/>
+                          <pic:cNvPr id="1227309848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208748028" name="Picture">
+                  <wp:docPr id="1680862878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208748028" name="Picture"/>
+                          <pic:cNvPr id="1680862878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975236670" name="Picture">
+                  <wp:docPr id="133832849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975236670" name="Picture"/>
+                          <pic:cNvPr id="133832849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205272332" name="Picture">
+                  <wp:docPr id="1720953070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205272332" name="Picture"/>
+                          <pic:cNvPr id="1720953070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398838227" name="Picture">
+                        <wp:docPr id="1495189855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398838227" name="Picture"/>
+                                <pic:cNvPr id="1495189855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31768,57 +31768,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859021523" name="Picture">
+                  <wp:docPr id="1794692726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859021523" name="Picture"/>
+                          <pic:cNvPr id="1794692726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687831405" name="Picture">
+                  <wp:docPr id="1166257735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687831405" name="Picture"/>
+                          <pic:cNvPr id="1166257735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32318,57 +32318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095326918" name="Picture">
+                  <wp:docPr id="581159535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095326918" name="Picture"/>
+                          <pic:cNvPr id="581159535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33610,57 +33610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57415315" name="Picture">
+                  <wp:docPr id="1918645100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57415315" name="Picture"/>
+                          <pic:cNvPr id="1918645100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33699,57 +33699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583600174" name="Picture">
+                  <wp:docPr id="1309704186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583600174" name="Picture"/>
+                          <pic:cNvPr id="1309704186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34343,57 +34343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075507779" name="Picture">
+                  <wp:docPr id="1542906221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075507779" name="Picture"/>
+                          <pic:cNvPr id="1542906221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35341,57 +35341,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705572276" name="Picture">
+                  <wp:docPr id="1343697639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705572276" name="Picture"/>
+                          <pic:cNvPr id="1343697639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35444,57 +35444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234921070" name="Picture">
+                  <wp:docPr id="958802097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234921070" name="Picture"/>
+                          <pic:cNvPr id="958802097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36821,57 +36821,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944672023" name="Picture">
+                  <wp:docPr id="388455549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944672023" name="Picture"/>
+                          <pic:cNvPr id="388455549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37964,57 +37964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332612404" name="Picture">
+                        <wp:docPr id="1116901651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332612404" name="Picture"/>
+                                <pic:cNvPr id="1116901651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39325,57 +39325,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980152353" name="Picture">
+                  <wp:docPr id="1878780296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980152353" name="Picture"/>
+                          <pic:cNvPr id="1878780296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39414,57 +39414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143894660" name="Picture">
+                  <wp:docPr id="337680690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143894660" name="Picture"/>
+                          <pic:cNvPr id="337680690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40058,57 +40058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538518754" name="Picture">
+                  <wp:docPr id="171969205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538518754" name="Picture"/>
+                          <pic:cNvPr id="171969205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41056,57 +41056,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859899723" name="Picture">
+                  <wp:docPr id="1251622270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859899723" name="Picture"/>
+                          <pic:cNvPr id="1251622270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41159,57 +41159,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301880603" name="Picture">
+                  <wp:docPr id="165926469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301880603" name="Picture"/>
+                          <pic:cNvPr id="165926469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42536,57 +42536,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734902937" name="Picture">
+                  <wp:docPr id="245261021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734902937" name="Picture"/>
+                          <pic:cNvPr id="245261021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43679,57 +43679,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036477629" name="Picture">
+                        <wp:docPr id="2129387617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036477629" name="Picture"/>
+                                <pic:cNvPr id="2129387617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44950,57 +44950,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024084024" name="Picture">
+                  <wp:docPr id="1105941688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024084024" name="Picture"/>
+                          <pic:cNvPr id="1105941688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45030,57 +45030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965803566" name="Picture">
+                  <wp:docPr id="1307340510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965803566" name="Picture"/>
+                          <pic:cNvPr id="1307340510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45509,57 +45509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412076430" name="Picture">
+                  <wp:docPr id="686210068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412076430" name="Picture"/>
+                          <pic:cNvPr id="686210068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47104,57 +47104,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436017878" name="Picture">
+                  <wp:docPr id="206350530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436017878" name="Picture"/>
+                          <pic:cNvPr id="206350530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47175,57 +47175,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842845055" name="Picture">
+                  <wp:docPr id="578333963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842845055" name="Picture"/>
+                          <pic:cNvPr id="578333963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47589,57 +47589,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419355919" name="Picture">
+                  <wp:docPr id="1063494476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419355919" name="Picture"/>
+                          <pic:cNvPr id="1063494476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>