--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522245111" name="Picture">
+                  <wp:docPr id="726332315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522245111" name="Picture"/>
+                          <pic:cNvPr id="726332315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643563644" name="Picture">
+                  <wp:docPr id="978664670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643563644" name="Picture"/>
+                          <pic:cNvPr id="978664670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378625772" name="Picture">
+                        <wp:docPr id="2140512671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378625772" name="Picture"/>
+                                <pic:cNvPr id="2140512671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604801019" name="Picture">
+                  <wp:docPr id="379123511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604801019" name="Picture"/>
+                          <pic:cNvPr id="379123511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442258462" name="Picture">
+                  <wp:docPr id="1315017440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442258462" name="Picture"/>
+                          <pic:cNvPr id="1315017440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754840200" name="Picture">
+                  <wp:docPr id="1148467160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754840200" name="Picture"/>
+                          <pic:cNvPr id="1148467160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793514973" name="Picture">
+                  <wp:docPr id="796351674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793514973" name="Picture"/>
+                          <pic:cNvPr id="796351674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490891404" name="Picture">
+                  <wp:docPr id="157932485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490891404" name="Picture"/>
+                          <pic:cNvPr id="157932485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453791759" name="Picture">
+                        <wp:docPr id="1766595441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453791759" name="Picture"/>
+                                <pic:cNvPr id="1766595441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747774419" name="Picture">
+                        <wp:docPr id="589499742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747774419" name="Picture"/>
+                                <pic:cNvPr id="589499742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362868409" name="Picture">
+                        <wp:docPr id="1584607401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362868409" name="Picture"/>
+                                <pic:cNvPr id="1584607401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608542690" name="Picture">
+                        <wp:docPr id="809151388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608542690" name="Picture"/>
+                                <pic:cNvPr id="809151388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="156603205" name="Picture">
+                        <wp:docPr id="1036353655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="156603205" name="Picture"/>
+                                <pic:cNvPr id="1036353655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246956457" name="Picture">
+                        <wp:docPr id="58671947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246956457" name="Picture"/>
+                                <pic:cNvPr id="58671947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802144404" name="Picture">
+                        <wp:docPr id="1200334596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802144404" name="Picture"/>
+                                <pic:cNvPr id="1200334596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593389109" name="Picture">
+                        <wp:docPr id="137037622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593389109" name="Picture"/>
+                                <pic:cNvPr id="137037622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1195860105" name="Picture">
+                        <wp:docPr id="1626238270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1195860105" name="Picture"/>
+                                <pic:cNvPr id="1626238270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108962903" name="Picture">
+                        <wp:docPr id="1734985549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108962903" name="Picture"/>
+                                <pic:cNvPr id="1734985549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768531868" name="Picture">
+                        <wp:docPr id="1381457092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768531868" name="Picture"/>
+                                <pic:cNvPr id="1381457092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10982,57 +10982,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588837494" name="Picture">
+                        <wp:docPr id="1397088851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588837494" name="Picture"/>
+                                <pic:cNvPr id="1397088851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11846,57 +11846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278963246" name="Picture">
+                  <wp:docPr id="1774362188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278963246" name="Picture"/>
+                          <pic:cNvPr id="1774362188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11935,57 +11935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767516638" name="Picture">
+                  <wp:docPr id="612116003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767516638" name="Picture"/>
+                          <pic:cNvPr id="612116003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12579,57 +12579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298658245" name="Picture">
+                  <wp:docPr id="480229367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298658245" name="Picture"/>
+                          <pic:cNvPr id="480229367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13807,57 +13807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883363308" name="Picture">
+                  <wp:docPr id="1238320984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883363308" name="Picture"/>
+                          <pic:cNvPr id="1238320984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13910,57 +13910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918529381" name="Picture">
+                  <wp:docPr id="225663902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918529381" name="Picture"/>
+                          <pic:cNvPr id="225663902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15289,57 +15289,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570432171" name="Picture">
+                  <wp:docPr id="1484255584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570432171" name="Picture"/>
+                          <pic:cNvPr id="1484255584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16414,57 +16414,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472713665" name="Picture">
+                        <wp:docPr id="1355707975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472713665" name="Picture"/>
+                                <pic:cNvPr id="1355707975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17317,57 +17317,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52920144" name="Picture">
+                        <wp:docPr id="1525184494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52920144" name="Picture"/>
+                                <pic:cNvPr id="1525184494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18925,57 +18925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332137471" name="Picture">
+                  <wp:docPr id="1776786916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332137471" name="Picture"/>
+                          <pic:cNvPr id="1776786916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19014,57 +19014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772166823" name="Picture">
+                  <wp:docPr id="294554243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772166823" name="Picture"/>
+                          <pic:cNvPr id="294554243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19658,57 +19658,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384000968" name="Picture">
+                  <wp:docPr id="138463323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384000968" name="Picture"/>
+                          <pic:cNvPr id="138463323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20656,57 +20656,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045872071" name="Picture">
+                  <wp:docPr id="905559642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045872071" name="Picture"/>
+                          <pic:cNvPr id="905559642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20759,57 +20759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140685561" name="Picture">
+                  <wp:docPr id="1869618332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140685561" name="Picture"/>
+                          <pic:cNvPr id="1869618332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22140,57 +22140,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059742259" name="Picture">
+                  <wp:docPr id="865350774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059742259" name="Picture"/>
+                          <pic:cNvPr id="865350774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23302,57 +23302,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435196705" name="Picture">
+                        <wp:docPr id="1074754628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435196705" name="Picture"/>
+                                <pic:cNvPr id="1074754628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24277,57 +24277,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828777943" name="Picture">
+                        <wp:docPr id="271819051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828777943" name="Picture"/>
+                                <pic:cNvPr id="271819051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25666,57 +25666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651365123" name="Picture">
+                  <wp:docPr id="732256829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651365123" name="Picture"/>
+                          <pic:cNvPr id="732256829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25755,57 +25755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114123430" name="Picture">
+                  <wp:docPr id="804683657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114123430" name="Picture"/>
+                          <pic:cNvPr id="804683657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26399,57 +26399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253443809" name="Picture">
+                  <wp:docPr id="2112263007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253443809" name="Picture"/>
+                          <pic:cNvPr id="2112263007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27397,57 +27397,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168273555" name="Picture">
+                  <wp:docPr id="1582679514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168273555" name="Picture"/>
+                          <pic:cNvPr id="1582679514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27500,57 +27500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524518295" name="Picture">
+                  <wp:docPr id="1788412934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524518295" name="Picture"/>
+                          <pic:cNvPr id="1788412934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28877,57 +28877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843366174" name="Picture">
+                  <wp:docPr id="946843270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843366174" name="Picture"/>
+                          <pic:cNvPr id="946843270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30020,57 +30020,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910584593" name="Picture">
+                        <wp:docPr id="295166746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910584593" name="Picture"/>
+                                <pic:cNvPr id="295166746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31388,57 +31388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785163480" name="Picture">
+                  <wp:docPr id="1636337068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785163480" name="Picture"/>
+                          <pic:cNvPr id="1636337068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31477,57 +31477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878826598" name="Picture">
+                  <wp:docPr id="1336489396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878826598" name="Picture"/>
+                          <pic:cNvPr id="1336489396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32109,57 +32109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275247940" name="Picture">
+                  <wp:docPr id="1348346005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275247940" name="Picture"/>
+                          <pic:cNvPr id="1348346005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33053,57 +33053,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655810729" name="Picture">
+                  <wp:docPr id="468398679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655810729" name="Picture"/>
+                          <pic:cNvPr id="468398679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33165,57 +33165,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76151459" name="Picture">
+                  <wp:docPr id="2071513191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76151459" name="Picture"/>
+                          <pic:cNvPr id="2071513191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34824,57 +34824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746008475" name="Picture">
+                  <wp:docPr id="1824368467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746008475" name="Picture"/>
+                          <pic:cNvPr id="1824368467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36003,57 +36003,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829912396" name="Picture">
+                  <wp:docPr id="440171367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829912396" name="Picture"/>
+                          <pic:cNvPr id="440171367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36083,57 +36083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110891428" name="Picture">
+                  <wp:docPr id="21901792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110891428" name="Picture"/>
+                          <pic:cNvPr id="21901792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36571,57 +36571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400954849" name="Picture">
+                  <wp:docPr id="780356241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400954849" name="Picture"/>
+                          <pic:cNvPr id="780356241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>