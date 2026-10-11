--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984294727" name="Picture">
+                  <wp:docPr id="1844010506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984294727" name="Picture"/>
+                          <pic:cNvPr id="1844010506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138388488" name="Picture">
+                  <wp:docPr id="1713198403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138388488" name="Picture"/>
+                          <pic:cNvPr id="1713198403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291593908" name="Picture">
+                        <wp:docPr id="2091627022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291593908" name="Picture"/>
+                                <pic:cNvPr id="2091627022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105782285" name="Picture">
+                  <wp:docPr id="457542163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105782285" name="Picture"/>
+                          <pic:cNvPr id="457542163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712170676" name="Picture">
+                  <wp:docPr id="713741825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712170676" name="Picture"/>
+                          <pic:cNvPr id="713741825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943062309" name="Picture">
+                  <wp:docPr id="772202990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943062309" name="Picture"/>
+                          <pic:cNvPr id="772202990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024135170" name="Picture">
+                  <wp:docPr id="1945713325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024135170" name="Picture"/>
+                          <pic:cNvPr id="1945713325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208508746" name="Picture">
+                  <wp:docPr id="29431518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208508746" name="Picture"/>
+                          <pic:cNvPr id="29431518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908278512" name="Picture">
+                        <wp:docPr id="685804125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908278512" name="Picture"/>
+                                <pic:cNvPr id="685804125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840525740" name="Picture">
+                        <wp:docPr id="1078778297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840525740" name="Picture"/>
+                                <pic:cNvPr id="1078778297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013790086" name="Picture">
+                        <wp:docPr id="1114339606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013790086" name="Picture"/>
+                                <pic:cNvPr id="1114339606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980270358" name="Picture">
+                        <wp:docPr id="870754402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980270358" name="Picture"/>
+                                <pic:cNvPr id="870754402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614900805" name="Picture">
+                        <wp:docPr id="1195933333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614900805" name="Picture"/>
+                                <pic:cNvPr id="1195933333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408512283" name="Picture">
+                        <wp:docPr id="1205074758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408512283" name="Picture"/>
+                                <pic:cNvPr id="1205074758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132793017" name="Picture">
+                        <wp:docPr id="1053946676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132793017" name="Picture"/>
+                                <pic:cNvPr id="1053946676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813605895" name="Picture">
+                        <wp:docPr id="528077041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813605895" name="Picture"/>
+                                <pic:cNvPr id="528077041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="177829181" name="Picture">
+                        <wp:docPr id="1865424116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="177829181" name="Picture"/>
+                                <pic:cNvPr id="1865424116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574517449" name="Picture">
+                        <wp:docPr id="2102186571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574517449" name="Picture"/>
+                                <pic:cNvPr id="2102186571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393518956" name="Picture">
+                        <wp:docPr id="1623749880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393518956" name="Picture"/>
+                                <pic:cNvPr id="1623749880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563483754" name="Picture">
+                        <wp:docPr id="853125323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563483754" name="Picture"/>
+                                <pic:cNvPr id="853125323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297860920" name="Picture">
+                        <wp:docPr id="320868478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297860920" name="Picture"/>
+                                <pic:cNvPr id="320868478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171656047" name="Picture">
+                        <wp:docPr id="214902765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171656047" name="Picture"/>
+                                <pic:cNvPr id="214902765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="117762097" name="Picture">
+                        <wp:docPr id="743689448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="117762097" name="Picture"/>
+                                <pic:cNvPr id="743689448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605800806" name="Picture">
+                  <wp:docPr id="1764029548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605800806" name="Picture"/>
+                          <pic:cNvPr id="1764029548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657878781" name="Picture">
+                  <wp:docPr id="264723092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657878781" name="Picture"/>
+                          <pic:cNvPr id="264723092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500338918" name="Picture">
+                  <wp:docPr id="1674660913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500338918" name="Picture"/>
+                          <pic:cNvPr id="1674660913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204921038" name="Picture">
+                  <wp:docPr id="1902412405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204921038" name="Picture"/>
+                          <pic:cNvPr id="1902412405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917174874" name="Picture">
+                  <wp:docPr id="602756580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917174874" name="Picture"/>
+                          <pic:cNvPr id="602756580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964894124" name="Picture">
+                  <wp:docPr id="2027606777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964894124" name="Picture"/>
+                          <pic:cNvPr id="2027606777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1572392195" name="Picture">
+                        <wp:docPr id="1982386653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1572392195" name="Picture"/>
+                                <pic:cNvPr id="1982386653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78955145" name="Picture">
+                  <wp:docPr id="1118496775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78955145" name="Picture"/>
+                          <pic:cNvPr id="1118496775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687172502" name="Picture">
+                  <wp:docPr id="1150631402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687172502" name="Picture"/>
+                          <pic:cNvPr id="1150631402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136681682" name="Picture">
+                  <wp:docPr id="1946401436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136681682" name="Picture"/>
+                          <pic:cNvPr id="1946401436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272025749" name="Picture">
+                  <wp:docPr id="1363038838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272025749" name="Picture"/>
+                          <pic:cNvPr id="1363038838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799502670" name="Picture">
+                  <wp:docPr id="234780352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799502670" name="Picture"/>
+                          <pic:cNvPr id="234780352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180295609" name="Picture">
+                  <wp:docPr id="897992968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180295609" name="Picture"/>
+                          <pic:cNvPr id="897992968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919067554" name="Picture">
+                        <wp:docPr id="1801925977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919067554" name="Picture"/>
+                                <pic:cNvPr id="1801925977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907987744" name="Picture">
+                        <wp:docPr id="1040508443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907987744" name="Picture"/>
+                                <pic:cNvPr id="1040508443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032884350" name="Picture">
+                  <wp:docPr id="1813762431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032884350" name="Picture"/>
+                          <pic:cNvPr id="1813762431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380792338" name="Picture">
+                  <wp:docPr id="2061723069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380792338" name="Picture"/>
+                          <pic:cNvPr id="2061723069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496867752" name="Picture">
+                  <wp:docPr id="576417660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496867752" name="Picture"/>
+                          <pic:cNvPr id="576417660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762366708" name="Picture">
+                  <wp:docPr id="433336843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762366708" name="Picture"/>
+                          <pic:cNvPr id="433336843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105704654" name="Picture">
+                  <wp:docPr id="44833214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105704654" name="Picture"/>
+                          <pic:cNvPr id="44833214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701687872" name="Picture">
+                  <wp:docPr id="985492373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701687872" name="Picture"/>
+                          <pic:cNvPr id="985492373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30122,57 +30122,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214019453" name="Picture">
+                        <wp:docPr id="1282730874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214019453" name="Picture"/>
+                                <pic:cNvPr id="1282730874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31679,57 +31679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428320723" name="Picture">
+                  <wp:docPr id="1975658596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428320723" name="Picture"/>
+                          <pic:cNvPr id="1975658596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31759,57 +31759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95064857" name="Picture">
+                  <wp:docPr id="90188324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95064857" name="Picture"/>
+                          <pic:cNvPr id="90188324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32304,57 +32304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120668592" name="Picture">
+                  <wp:docPr id="294728409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120668592" name="Picture"/>
+                          <pic:cNvPr id="294728409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33459,57 +33459,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316411505" name="Picture">
+                        <wp:docPr id="913761984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316411505" name="Picture"/>
+                                <pic:cNvPr id="913761984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35393,57 +35393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551657811" name="Picture">
+                  <wp:docPr id="404760399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551657811" name="Picture"/>
+                          <pic:cNvPr id="404760399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35482,57 +35482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388088504" name="Picture">
+                  <wp:docPr id="425824877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388088504" name="Picture"/>
+                          <pic:cNvPr id="425824877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36162,57 +36162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994706038" name="Picture">
+                  <wp:docPr id="2008426001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994706038" name="Picture"/>
+                          <pic:cNvPr id="2008426001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37223,57 +37223,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812920816" name="Picture">
+                  <wp:docPr id="1564112454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812920816" name="Picture"/>
+                          <pic:cNvPr id="1564112454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37326,57 +37326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110004564" name="Picture">
+                  <wp:docPr id="1968199083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110004564" name="Picture"/>
+                          <pic:cNvPr id="1968199083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38784,57 +38784,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630157412" name="Picture">
+                  <wp:docPr id="562117678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630157412" name="Picture"/>
+                          <pic:cNvPr id="562117678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39981,57 +39981,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363865917" name="Picture">
+                        <wp:docPr id="2001077900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363865917" name="Picture"/>
+                                <pic:cNvPr id="2001077900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42549,57 +42549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277251351" name="Picture">
+                  <wp:docPr id="1472784727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277251351" name="Picture"/>
+                          <pic:cNvPr id="1472784727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42638,57 +42638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861097006" name="Picture">
+                  <wp:docPr id="464641858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861097006" name="Picture"/>
+                          <pic:cNvPr id="464641858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43282,57 +43282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756090839" name="Picture">
+                  <wp:docPr id="1543821534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756090839" name="Picture"/>
+                          <pic:cNvPr id="1543821534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44280,57 +44280,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444121563" name="Picture">
+                  <wp:docPr id="1483443761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444121563" name="Picture"/>
+                          <pic:cNvPr id="1483443761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44383,57 +44383,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103712336" name="Picture">
+                  <wp:docPr id="917198210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103712336" name="Picture"/>
+                          <pic:cNvPr id="917198210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45760,57 +45760,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915615593" name="Picture">
+                  <wp:docPr id="1696840258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915615593" name="Picture"/>
+                          <pic:cNvPr id="1696840258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46903,57 +46903,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534993077" name="Picture">
+                        <wp:docPr id="1002003841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534993077" name="Picture"/>
+                                <pic:cNvPr id="1002003841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48124,57 +48124,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807720007" name="Picture">
+                  <wp:docPr id="1135608094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807720007" name="Picture"/>
+                          <pic:cNvPr id="1135608094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48195,57 +48195,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281438722" name="Picture">
+                  <wp:docPr id="219651237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281438722" name="Picture"/>
+                          <pic:cNvPr id="219651237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48609,57 +48609,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704488947" name="Picture">
+                  <wp:docPr id="1808723692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704488947" name="Picture"/>
+                          <pic:cNvPr id="1808723692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>