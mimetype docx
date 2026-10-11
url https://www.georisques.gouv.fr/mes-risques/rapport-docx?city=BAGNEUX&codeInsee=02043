--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827159820" name="Picture">
+                  <wp:docPr id="1152712127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827159820" name="Picture"/>
+                          <pic:cNvPr id="1152712127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30926011" name="Picture">
+                  <wp:docPr id="1565220292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30926011" name="Picture"/>
+                          <pic:cNvPr id="1565220292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1970148696" name="Picture">
+                        <wp:docPr id="746709814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1970148696" name="Picture"/>
+                                <pic:cNvPr id="746709814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377578265" name="Picture">
+                  <wp:docPr id="872314146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377578265" name="Picture"/>
+                          <pic:cNvPr id="872314146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752214835" name="Picture">
+                  <wp:docPr id="1924209858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752214835" name="Picture"/>
+                          <pic:cNvPr id="1924209858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166630557" name="Picture">
+                  <wp:docPr id="926643251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166630557" name="Picture"/>
+                          <pic:cNvPr id="926643251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030235024" name="Picture">
+                  <wp:docPr id="1422823656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030235024" name="Picture"/>
+                          <pic:cNvPr id="1422823656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420627592" name="Picture">
+                  <wp:docPr id="1416947640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420627592" name="Picture"/>
+                          <pic:cNvPr id="1416947640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192034467" name="Picture">
+                        <wp:docPr id="216097630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192034467" name="Picture"/>
+                                <pic:cNvPr id="216097630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500467183" name="Picture">
+                        <wp:docPr id="1775496969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500467183" name="Picture"/>
+                                <pic:cNvPr id="1775496969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135843512" name="Picture">
+                        <wp:docPr id="1911383793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135843512" name="Picture"/>
+                                <pic:cNvPr id="1911383793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="461497109" name="Picture">
+                        <wp:docPr id="2021522926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="461497109" name="Picture"/>
+                                <pic:cNvPr id="2021522926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447128738" name="Picture">
+                        <wp:docPr id="537279884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447128738" name="Picture"/>
+                                <pic:cNvPr id="537279884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="515295882" name="Picture">
+                        <wp:docPr id="209029597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="515295882" name="Picture"/>
+                                <pic:cNvPr id="209029597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494630691" name="Picture">
+                        <wp:docPr id="610310035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494630691" name="Picture"/>
+                                <pic:cNvPr id="610310035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106043318" name="Picture">
+                        <wp:docPr id="2110816217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106043318" name="Picture"/>
+                                <pic:cNvPr id="2110816217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798708469" name="Picture">
+                        <wp:docPr id="1195475661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798708469" name="Picture"/>
+                                <pic:cNvPr id="1195475661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392246376" name="Picture">
+                        <wp:docPr id="78011097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392246376" name="Picture"/>
+                                <pic:cNvPr id="78011097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="292445335" name="Picture">
+                        <wp:docPr id="682281348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="292445335" name="Picture"/>
+                                <pic:cNvPr id="682281348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393089601" name="Picture">
+                        <wp:docPr id="2105190879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393089601" name="Picture"/>
+                                <pic:cNvPr id="2105190879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418887558" name="Picture">
+                        <wp:docPr id="1451668052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418887558" name="Picture"/>
+                                <pic:cNvPr id="1451668052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547929977" name="Picture">
+                        <wp:docPr id="713636913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547929977" name="Picture"/>
+                                <pic:cNvPr id="713636913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704364259" name="Picture">
+                        <wp:docPr id="1016315438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704364259" name="Picture"/>
+                                <pic:cNvPr id="1016315438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769925512" name="Picture">
+                  <wp:docPr id="1419948939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769925512" name="Picture"/>
+                          <pic:cNvPr id="1419948939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281106315" name="Picture">
+                  <wp:docPr id="1116213192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281106315" name="Picture"/>
+                          <pic:cNvPr id="1116213192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466881271" name="Picture">
+                  <wp:docPr id="317011686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466881271" name="Picture"/>
+                          <pic:cNvPr id="317011686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407217645" name="Picture">
+                  <wp:docPr id="859625208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407217645" name="Picture"/>
+                          <pic:cNvPr id="859625208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855539529" name="Picture">
+                  <wp:docPr id="1262256524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855539529" name="Picture"/>
+                          <pic:cNvPr id="1262256524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369798486" name="Picture">
+                  <wp:docPr id="619339713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369798486" name="Picture"/>
+                          <pic:cNvPr id="619339713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937083500" name="Picture">
+                        <wp:docPr id="1040432902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937083500" name="Picture"/>
+                                <pic:cNvPr id="1040432902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725078048" name="Picture">
+                  <wp:docPr id="1517876497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725078048" name="Picture"/>
+                          <pic:cNvPr id="1517876497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866481517" name="Picture">
+                  <wp:docPr id="395511743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866481517" name="Picture"/>
+                          <pic:cNvPr id="395511743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819052441" name="Picture">
+                  <wp:docPr id="885748164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819052441" name="Picture"/>
+                          <pic:cNvPr id="885748164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885831238" name="Picture">
+                  <wp:docPr id="622984681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885831238" name="Picture"/>
+                          <pic:cNvPr id="622984681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906623882" name="Picture">
+                  <wp:docPr id="1834504499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906623882" name="Picture"/>
+                          <pic:cNvPr id="1834504499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434885045" name="Picture">
+                  <wp:docPr id="1355221434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434885045" name="Picture"/>
+                          <pic:cNvPr id="1355221434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418434207" name="Picture">
+                        <wp:docPr id="1977621318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418434207" name="Picture"/>
+                                <pic:cNvPr id="1977621318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108188068" name="Picture">
+                  <wp:docPr id="601225026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108188068" name="Picture"/>
+                          <pic:cNvPr id="601225026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939265574" name="Picture">
+                  <wp:docPr id="2105966907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939265574" name="Picture"/>
+                          <pic:cNvPr id="2105966907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881447303" name="Picture">
+                  <wp:docPr id="787891759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881447303" name="Picture"/>
+                          <pic:cNvPr id="787891759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945034190" name="Picture">
+                  <wp:docPr id="1866975223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945034190" name="Picture"/>
+                          <pic:cNvPr id="1866975223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855328326" name="Picture">
+                  <wp:docPr id="838560523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855328326" name="Picture"/>
+                          <pic:cNvPr id="838560523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330492013" name="Picture">
+                  <wp:docPr id="2046119333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330492013" name="Picture"/>
+                          <pic:cNvPr id="2046119333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801288915" name="Picture">
+                  <wp:docPr id="312667620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801288915" name="Picture"/>
+                          <pic:cNvPr id="312667620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222213020" name="Picture">
+                  <wp:docPr id="1105793648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222213020" name="Picture"/>
+                          <pic:cNvPr id="1105793648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253072683" name="Picture">
+                  <wp:docPr id="884304164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253072683" name="Picture"/>
+                          <pic:cNvPr id="884304164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894787628" name="Picture">
+                  <wp:docPr id="325467790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894787628" name="Picture"/>
+                          <pic:cNvPr id="325467790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678380567" name="Picture">
+                  <wp:docPr id="1117937753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678380567" name="Picture"/>
+                          <pic:cNvPr id="1117937753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811266702" name="Picture">
+                  <wp:docPr id="246594828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811266702" name="Picture"/>
+                          <pic:cNvPr id="246594828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117841690" name="Picture">
+                        <wp:docPr id="579423124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117841690" name="Picture"/>
+                                <pic:cNvPr id="579423124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429060305" name="Picture">
+                  <wp:docPr id="969463828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429060305" name="Picture"/>
+                          <pic:cNvPr id="969463828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021488847" name="Picture">
+                  <wp:docPr id="2070467066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021488847" name="Picture"/>
+                          <pic:cNvPr id="2070467066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616672720" name="Picture">
+                  <wp:docPr id="1206433026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616672720" name="Picture"/>
+                          <pic:cNvPr id="1206433026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094531971" name="Picture">
+                  <wp:docPr id="1827710213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094531971" name="Picture"/>
+                          <pic:cNvPr id="1827710213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836543478" name="Picture">
+                  <wp:docPr id="1043514315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836543478" name="Picture"/>
+                          <pic:cNvPr id="1043514315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198371515" name="Picture">
+                  <wp:docPr id="1769592130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198371515" name="Picture"/>
+                          <pic:cNvPr id="1769592130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618929214" name="Picture">
+                        <wp:docPr id="2129480799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618929214" name="Picture"/>
+                                <pic:cNvPr id="2129480799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304172066" name="Picture">
+                  <wp:docPr id="2112669515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304172066" name="Picture"/>
+                          <pic:cNvPr id="2112669515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111133728" name="Picture">
+                  <wp:docPr id="1882580713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111133728" name="Picture"/>
+                          <pic:cNvPr id="1882580713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184051054" name="Picture">
+                  <wp:docPr id="819336262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184051054" name="Picture"/>
+                          <pic:cNvPr id="819336262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968378455" name="Picture">
+                  <wp:docPr id="1847304136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968378455" name="Picture"/>
+                          <pic:cNvPr id="1847304136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227898905" name="Picture">
+                  <wp:docPr id="835075660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227898905" name="Picture"/>
+                          <pic:cNvPr id="835075660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378013338" name="Picture">
+                  <wp:docPr id="825391126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378013338" name="Picture"/>
+                          <pic:cNvPr id="825391126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>