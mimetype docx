--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212053960" name="Picture">
+                  <wp:docPr id="1078619907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212053960" name="Picture"/>
+                          <pic:cNvPr id="1078619907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120931413" name="Picture">
+                  <wp:docPr id="1291068569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120931413" name="Picture"/>
+                          <pic:cNvPr id="1291068569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213581581" name="Picture">
+                        <wp:docPr id="1407899875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213581581" name="Picture"/>
+                                <pic:cNvPr id="1407899875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567350282" name="Picture">
+                  <wp:docPr id="983418982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567350282" name="Picture"/>
+                          <pic:cNvPr id="983418982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765810076" name="Picture">
+                  <wp:docPr id="1016329483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765810076" name="Picture"/>
+                          <pic:cNvPr id="1016329483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641208807" name="Picture">
+                  <wp:docPr id="1667150040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641208807" name="Picture"/>
+                          <pic:cNvPr id="1667150040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635422914" name="Picture">
+                  <wp:docPr id="1429138342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635422914" name="Picture"/>
+                          <pic:cNvPr id="1429138342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974076111" name="Picture">
+                  <wp:docPr id="2132538013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974076111" name="Picture"/>
+                          <pic:cNvPr id="2132538013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="884507491" name="Picture">
+                        <wp:docPr id="46005601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="884507491" name="Picture"/>
+                                <pic:cNvPr id="46005601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1809455053" name="Picture">
+                        <wp:docPr id="642638753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1809455053" name="Picture"/>
+                                <pic:cNvPr id="642638753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530176588" name="Picture">
+                        <wp:docPr id="292212464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530176588" name="Picture"/>
+                                <pic:cNvPr id="292212464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434579002" name="Picture">
+                        <wp:docPr id="335398877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434579002" name="Picture"/>
+                                <pic:cNvPr id="335398877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413750337" name="Picture">
+                        <wp:docPr id="1858538213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413750337" name="Picture"/>
+                                <pic:cNvPr id="1858538213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106148567" name="Picture">
+                        <wp:docPr id="881088230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106148567" name="Picture"/>
+                                <pic:cNvPr id="881088230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997747489" name="Picture">
+                        <wp:docPr id="1899415008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997747489" name="Picture"/>
+                                <pic:cNvPr id="1899415008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415639535" name="Picture">
+                        <wp:docPr id="1655550846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415639535" name="Picture"/>
+                                <pic:cNvPr id="1655550846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956875393" name="Picture">
+                        <wp:docPr id="1161346605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956875393" name="Picture"/>
+                                <pic:cNvPr id="1161346605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014763627" name="Picture">
+                        <wp:docPr id="1735192528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014763627" name="Picture"/>
+                                <pic:cNvPr id="1735192528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078215360" name="Picture">
+                        <wp:docPr id="1919918729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078215360" name="Picture"/>
+                                <pic:cNvPr id="1919918729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319518039" name="Picture">
+                        <wp:docPr id="1971053177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319518039" name="Picture"/>
+                                <pic:cNvPr id="1971053177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929981030" name="Picture">
+                        <wp:docPr id="1847215812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929981030" name="Picture"/>
+                                <pic:cNvPr id="1847215812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912132472" name="Picture">
+                        <wp:docPr id="267917859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912132472" name="Picture"/>
+                                <pic:cNvPr id="267917859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932194082" name="Picture">
+                        <wp:docPr id="736901856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932194082" name="Picture"/>
+                                <pic:cNvPr id="736901856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277260232" name="Picture">
+                  <wp:docPr id="1307871591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277260232" name="Picture"/>
+                          <pic:cNvPr id="1307871591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679795059" name="Picture">
+                  <wp:docPr id="166874357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679795059" name="Picture"/>
+                          <pic:cNvPr id="166874357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646637753" name="Picture">
+                  <wp:docPr id="771003381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646637753" name="Picture"/>
+                          <pic:cNvPr id="771003381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421196883" name="Picture">
+                  <wp:docPr id="345787755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421196883" name="Picture"/>
+                          <pic:cNvPr id="345787755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692794227" name="Picture">
+                  <wp:docPr id="1401138679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692794227" name="Picture"/>
+                          <pic:cNvPr id="1401138679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037380731" name="Picture">
+                  <wp:docPr id="1069171807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037380731" name="Picture"/>
+                          <pic:cNvPr id="1069171807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270456041" name="Picture">
+                        <wp:docPr id="1316799402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270456041" name="Picture"/>
+                                <pic:cNvPr id="1316799402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384013216" name="Picture">
+                  <wp:docPr id="179302373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384013216" name="Picture"/>
+                          <pic:cNvPr id="179302373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519411811" name="Picture">
+                  <wp:docPr id="1991102004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519411811" name="Picture"/>
+                          <pic:cNvPr id="1991102004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016063176" name="Picture">
+                  <wp:docPr id="1592009432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016063176" name="Picture"/>
+                          <pic:cNvPr id="1592009432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423995783" name="Picture">
+                  <wp:docPr id="1547947833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423995783" name="Picture"/>
+                          <pic:cNvPr id="1547947833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499660015" name="Picture">
+                  <wp:docPr id="1261576684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499660015" name="Picture"/>
+                          <pic:cNvPr id="1261576684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483768359" name="Picture">
+                  <wp:docPr id="546313885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483768359" name="Picture"/>
+                          <pic:cNvPr id="546313885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686688245" name="Picture">
+                        <wp:docPr id="1731276959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686688245" name="Picture"/>
+                                <pic:cNvPr id="1731276959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429031363" name="Picture">
+                  <wp:docPr id="1194714650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429031363" name="Picture"/>
+                          <pic:cNvPr id="1194714650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027722303" name="Picture">
+                  <wp:docPr id="1209070674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027722303" name="Picture"/>
+                          <pic:cNvPr id="1209070674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506565283" name="Picture">
+                  <wp:docPr id="219176324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506565283" name="Picture"/>
+                          <pic:cNvPr id="219176324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966639274" name="Picture">
+                  <wp:docPr id="1901240505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966639274" name="Picture"/>
+                          <pic:cNvPr id="1901240505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603528240" name="Picture">
+                  <wp:docPr id="1494611363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603528240" name="Picture"/>
+                          <pic:cNvPr id="1494611363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815975993" name="Picture">
+                  <wp:docPr id="1952972463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815975993" name="Picture"/>
+                          <pic:cNvPr id="1952972463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201191442" name="Picture">
+                        <wp:docPr id="1846468901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201191442" name="Picture"/>
+                                <pic:cNvPr id="1846468901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197739656" name="Picture">
+                  <wp:docPr id="626522317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197739656" name="Picture"/>
+                          <pic:cNvPr id="626522317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300074893" name="Picture">
+                  <wp:docPr id="1788490711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300074893" name="Picture"/>
+                          <pic:cNvPr id="1788490711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719384595" name="Picture">
+                  <wp:docPr id="296673581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719384595" name="Picture"/>
+                          <pic:cNvPr id="296673581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430180327" name="Picture">
+                  <wp:docPr id="1175703713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430180327" name="Picture"/>
+                          <pic:cNvPr id="1175703713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109624960" name="Picture">
+                  <wp:docPr id="1660734599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109624960" name="Picture"/>
+                          <pic:cNvPr id="1660734599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056097864" name="Picture">
+                  <wp:docPr id="1591718009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056097864" name="Picture"/>
+                          <pic:cNvPr id="1591718009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1520495900" name="Picture">
+                        <wp:docPr id="1867336546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1520495900" name="Picture"/>
+                                <pic:cNvPr id="1867336546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278818768" name="Picture">
+                  <wp:docPr id="1278370442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278818768" name="Picture"/>
+                          <pic:cNvPr id="1278370442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124257587" name="Picture">
+                  <wp:docPr id="143350162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124257587" name="Picture"/>
+                          <pic:cNvPr id="143350162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838071115" name="Picture">
+                  <wp:docPr id="745075280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838071115" name="Picture"/>
+                          <pic:cNvPr id="745075280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418519913" name="Picture">
+                  <wp:docPr id="996022486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418519913" name="Picture"/>
+                          <pic:cNvPr id="996022486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423953738" name="Picture">
+                  <wp:docPr id="1064803947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423953738" name="Picture"/>
+                          <pic:cNvPr id="1064803947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631920750" name="Picture">
+                  <wp:docPr id="1149330370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631920750" name="Picture"/>
+                          <pic:cNvPr id="1149330370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262501902" name="Picture">
+                  <wp:docPr id="1199974911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262501902" name="Picture"/>
+                          <pic:cNvPr id="1199974911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917480328" name="Picture">
+                  <wp:docPr id="373042053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917480328" name="Picture"/>
+                          <pic:cNvPr id="373042053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141335129" name="Picture">
+                  <wp:docPr id="439102660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141335129" name="Picture"/>
+                          <pic:cNvPr id="439102660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>