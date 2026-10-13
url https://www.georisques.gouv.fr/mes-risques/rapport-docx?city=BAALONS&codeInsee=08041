--- v1 (2026-10-11)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078619907" name="Picture">
+                  <wp:docPr id="1583636382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078619907" name="Picture"/>
+                          <pic:cNvPr id="1583636382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291068569" name="Picture">
+                  <wp:docPr id="318278315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291068569" name="Picture"/>
+                          <pic:cNvPr id="318278315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407899875" name="Picture">
+                        <wp:docPr id="1134177137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407899875" name="Picture"/>
+                                <pic:cNvPr id="1134177137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983418982" name="Picture">
+                  <wp:docPr id="140198997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983418982" name="Picture"/>
+                          <pic:cNvPr id="140198997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016329483" name="Picture">
+                  <wp:docPr id="1982280275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016329483" name="Picture"/>
+                          <pic:cNvPr id="1982280275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667150040" name="Picture">
+                  <wp:docPr id="542600207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667150040" name="Picture"/>
+                          <pic:cNvPr id="542600207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429138342" name="Picture">
+                  <wp:docPr id="691304290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429138342" name="Picture"/>
+                          <pic:cNvPr id="691304290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132538013" name="Picture">
+                  <wp:docPr id="267740075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132538013" name="Picture"/>
+                          <pic:cNvPr id="267740075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46005601" name="Picture">
+                        <wp:docPr id="1768772607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46005601" name="Picture"/>
+                                <pic:cNvPr id="1768772607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642638753" name="Picture">
+                        <wp:docPr id="1335969894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642638753" name="Picture"/>
+                                <pic:cNvPr id="1335969894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="292212464" name="Picture">
+                        <wp:docPr id="778318972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="292212464" name="Picture"/>
+                                <pic:cNvPr id="778318972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335398877" name="Picture">
+                        <wp:docPr id="704051283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335398877" name="Picture"/>
+                                <pic:cNvPr id="704051283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858538213" name="Picture">
+                        <wp:docPr id="996484381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858538213" name="Picture"/>
+                                <pic:cNvPr id="996484381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="881088230" name="Picture">
+                        <wp:docPr id="287234050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="881088230" name="Picture"/>
+                                <pic:cNvPr id="287234050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1899415008" name="Picture">
+                        <wp:docPr id="504416197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1899415008" name="Picture"/>
+                                <pic:cNvPr id="504416197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655550846" name="Picture">
+                        <wp:docPr id="1066811865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655550846" name="Picture"/>
+                                <pic:cNvPr id="1066811865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161346605" name="Picture">
+                        <wp:docPr id="1419033997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161346605" name="Picture"/>
+                                <pic:cNvPr id="1419033997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735192528" name="Picture">
+                        <wp:docPr id="712421298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735192528" name="Picture"/>
+                                <pic:cNvPr id="712421298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919918729" name="Picture">
+                        <wp:docPr id="551206778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919918729" name="Picture"/>
+                                <pic:cNvPr id="551206778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971053177" name="Picture">
+                        <wp:docPr id="1349635432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971053177" name="Picture"/>
+                                <pic:cNvPr id="1349635432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847215812" name="Picture">
+                        <wp:docPr id="167461060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847215812" name="Picture"/>
+                                <pic:cNvPr id="167461060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267917859" name="Picture">
+                        <wp:docPr id="1309219431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267917859" name="Picture"/>
+                                <pic:cNvPr id="1309219431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736901856" name="Picture">
+                        <wp:docPr id="794725886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736901856" name="Picture"/>
+                                <pic:cNvPr id="794725886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307871591" name="Picture">
+                  <wp:docPr id="1673823105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307871591" name="Picture"/>
+                          <pic:cNvPr id="1673823105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166874357" name="Picture">
+                  <wp:docPr id="257448334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166874357" name="Picture"/>
+                          <pic:cNvPr id="257448334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771003381" name="Picture">
+                  <wp:docPr id="1145899580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771003381" name="Picture"/>
+                          <pic:cNvPr id="1145899580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345787755" name="Picture">
+                  <wp:docPr id="155132848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345787755" name="Picture"/>
+                          <pic:cNvPr id="155132848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401138679" name="Picture">
+                  <wp:docPr id="636413363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401138679" name="Picture"/>
+                          <pic:cNvPr id="636413363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069171807" name="Picture">
+                  <wp:docPr id="2068685302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069171807" name="Picture"/>
+                          <pic:cNvPr id="2068685302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316799402" name="Picture">
+                        <wp:docPr id="1143849451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316799402" name="Picture"/>
+                                <pic:cNvPr id="1143849451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179302373" name="Picture">
+                  <wp:docPr id="1893979577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179302373" name="Picture"/>
+                          <pic:cNvPr id="1893979577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991102004" name="Picture">
+                  <wp:docPr id="1824890319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991102004" name="Picture"/>
+                          <pic:cNvPr id="1824890319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592009432" name="Picture">
+                  <wp:docPr id="1187855141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592009432" name="Picture"/>
+                          <pic:cNvPr id="1187855141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547947833" name="Picture">
+                  <wp:docPr id="928199418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547947833" name="Picture"/>
+                          <pic:cNvPr id="928199418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261576684" name="Picture">
+                  <wp:docPr id="1102894623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261576684" name="Picture"/>
+                          <pic:cNvPr id="1102894623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546313885" name="Picture">
+                  <wp:docPr id="545036144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546313885" name="Picture"/>
+                          <pic:cNvPr id="545036144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731276959" name="Picture">
+                        <wp:docPr id="1845380099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731276959" name="Picture"/>
+                                <pic:cNvPr id="1845380099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194714650" name="Picture">
+                  <wp:docPr id="704485851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194714650" name="Picture"/>
+                          <pic:cNvPr id="704485851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209070674" name="Picture">
+                  <wp:docPr id="1321736855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209070674" name="Picture"/>
+                          <pic:cNvPr id="1321736855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219176324" name="Picture">
+                  <wp:docPr id="1864285621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219176324" name="Picture"/>
+                          <pic:cNvPr id="1864285621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901240505" name="Picture">
+                  <wp:docPr id="672409238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901240505" name="Picture"/>
+                          <pic:cNvPr id="672409238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494611363" name="Picture">
+                  <wp:docPr id="33837585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494611363" name="Picture"/>
+                          <pic:cNvPr id="33837585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952972463" name="Picture">
+                  <wp:docPr id="316791540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952972463" name="Picture"/>
+                          <pic:cNvPr id="316791540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846468901" name="Picture">
+                        <wp:docPr id="1615445890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846468901" name="Picture"/>
+                                <pic:cNvPr id="1615445890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626522317" name="Picture">
+                  <wp:docPr id="2086928133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626522317" name="Picture"/>
+                          <pic:cNvPr id="2086928133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788490711" name="Picture">
+                  <wp:docPr id="1645942884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788490711" name="Picture"/>
+                          <pic:cNvPr id="1645942884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296673581" name="Picture">
+                  <wp:docPr id="1201201632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296673581" name="Picture"/>
+                          <pic:cNvPr id="1201201632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175703713" name="Picture">
+                  <wp:docPr id="1593393137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175703713" name="Picture"/>
+                          <pic:cNvPr id="1593393137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660734599" name="Picture">
+                  <wp:docPr id="695694318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660734599" name="Picture"/>
+                          <pic:cNvPr id="695694318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591718009" name="Picture">
+                  <wp:docPr id="1923223606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591718009" name="Picture"/>
+                          <pic:cNvPr id="1923223606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867336546" name="Picture">
+                        <wp:docPr id="378429988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867336546" name="Picture"/>
+                                <pic:cNvPr id="378429988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278370442" name="Picture">
+                  <wp:docPr id="1951396707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278370442" name="Picture"/>
+                          <pic:cNvPr id="1951396707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143350162" name="Picture">
+                  <wp:docPr id="1394382072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143350162" name="Picture"/>
+                          <pic:cNvPr id="1394382072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745075280" name="Picture">
+                  <wp:docPr id="1770737426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745075280" name="Picture"/>
+                          <pic:cNvPr id="1770737426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996022486" name="Picture">
+                  <wp:docPr id="65620061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996022486" name="Picture"/>
+                          <pic:cNvPr id="65620061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064803947" name="Picture">
+                  <wp:docPr id="1134245167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064803947" name="Picture"/>
+                          <pic:cNvPr id="1134245167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149330370" name="Picture">
+                  <wp:docPr id="775461035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149330370" name="Picture"/>
+                          <pic:cNvPr id="775461035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199974911" name="Picture">
+                  <wp:docPr id="873521678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199974911" name="Picture"/>
+                          <pic:cNvPr id="873521678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373042053" name="Picture">
+                  <wp:docPr id="1998554627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373042053" name="Picture"/>
+                          <pic:cNvPr id="1998554627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439102660" name="Picture">
+                  <wp:docPr id="1801316734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439102660" name="Picture"/>
+                          <pic:cNvPr id="1801316734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>