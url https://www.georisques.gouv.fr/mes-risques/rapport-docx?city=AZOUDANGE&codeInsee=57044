--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896493553" name="Picture">
+                  <wp:docPr id="112459776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896493553" name="Picture"/>
+                          <pic:cNvPr id="112459776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856707272" name="Picture">
+                  <wp:docPr id="1334562036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856707272" name="Picture"/>
+                          <pic:cNvPr id="1334562036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157401645" name="Picture">
+                        <wp:docPr id="1469970852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157401645" name="Picture"/>
+                                <pic:cNvPr id="1469970852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661542476" name="Picture">
+                  <wp:docPr id="2012007811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661542476" name="Picture"/>
+                          <pic:cNvPr id="2012007811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345596363" name="Picture">
+                  <wp:docPr id="1193434597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345596363" name="Picture"/>
+                          <pic:cNvPr id="1193434597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053953150" name="Picture">
+                  <wp:docPr id="1557335035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053953150" name="Picture"/>
+                          <pic:cNvPr id="1557335035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174364624" name="Picture">
+                  <wp:docPr id="1334301550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174364624" name="Picture"/>
+                          <pic:cNvPr id="1334301550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850983094" name="Picture">
+                  <wp:docPr id="860262447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850983094" name="Picture"/>
+                          <pic:cNvPr id="860262447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622159119" name="Picture">
+                        <wp:docPr id="1502988582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622159119" name="Picture"/>
+                                <pic:cNvPr id="1502988582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1444371891" name="Picture">
+                        <wp:docPr id="753476476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1444371891" name="Picture"/>
+                                <pic:cNvPr id="753476476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287007200" name="Picture">
+                        <wp:docPr id="1265664494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287007200" name="Picture"/>
+                                <pic:cNvPr id="1265664494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72583873" name="Picture">
+                        <wp:docPr id="2090186878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72583873" name="Picture"/>
+                                <pic:cNvPr id="2090186878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335016499" name="Picture">
+                        <wp:docPr id="2106812064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335016499" name="Picture"/>
+                                <pic:cNvPr id="2106812064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835776941" name="Picture">
+                        <wp:docPr id="1352476745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835776941" name="Picture"/>
+                                <pic:cNvPr id="1352476745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="779478502" name="Picture">
+                        <wp:docPr id="717732854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="779478502" name="Picture"/>
+                                <pic:cNvPr id="717732854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520781636" name="Picture">
+                        <wp:docPr id="192868769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520781636" name="Picture"/>
+                                <pic:cNvPr id="192868769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653015113" name="Picture">
+                        <wp:docPr id="1139881526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653015113" name="Picture"/>
+                                <pic:cNvPr id="1139881526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088129874" name="Picture">
+                        <wp:docPr id="349843144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088129874" name="Picture"/>
+                                <pic:cNvPr id="349843144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464632382" name="Picture">
+                        <wp:docPr id="365236538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464632382" name="Picture"/>
+                                <pic:cNvPr id="365236538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792954189" name="Picture">
+                        <wp:docPr id="494583920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792954189" name="Picture"/>
+                                <pic:cNvPr id="494583920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487980117" name="Picture">
+                        <wp:docPr id="243478829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487980117" name="Picture"/>
+                                <pic:cNvPr id="243478829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726270462" name="Picture">
+                        <wp:docPr id="1829561145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726270462" name="Picture"/>
+                                <pic:cNvPr id="1829561145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755719789" name="Picture">
+                        <wp:docPr id="802778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755719789" name="Picture"/>
+                                <pic:cNvPr id="802778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436380049" name="Picture">
+                  <wp:docPr id="689363792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436380049" name="Picture"/>
+                          <pic:cNvPr id="689363792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26107153" name="Picture">
+                  <wp:docPr id="113961920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26107153" name="Picture"/>
+                          <pic:cNvPr id="113961920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570277010" name="Picture">
+                  <wp:docPr id="2084764491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570277010" name="Picture"/>
+                          <pic:cNvPr id="2084764491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257503865" name="Picture">
+                  <wp:docPr id="1748556095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257503865" name="Picture"/>
+                          <pic:cNvPr id="1748556095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718617528" name="Picture">
+                  <wp:docPr id="1507119177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718617528" name="Picture"/>
+                          <pic:cNvPr id="1507119177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285048395" name="Picture">
+                  <wp:docPr id="1622668675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285048395" name="Picture"/>
+                          <pic:cNvPr id="1622668675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358972476" name="Picture">
+                        <wp:docPr id="1387554883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358972476" name="Picture"/>
+                                <pic:cNvPr id="1387554883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842923030" name="Picture">
+                        <wp:docPr id="1186128513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842923030" name="Picture"/>
+                                <pic:cNvPr id="1186128513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980815798" name="Picture">
+                  <wp:docPr id="1548197109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980815798" name="Picture"/>
+                          <pic:cNvPr id="1548197109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255736937" name="Picture">
+                  <wp:docPr id="98974109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255736937" name="Picture"/>
+                          <pic:cNvPr id="98974109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388227796" name="Picture">
+                  <wp:docPr id="1410426186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388227796" name="Picture"/>
+                          <pic:cNvPr id="1410426186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408591324" name="Picture">
+                  <wp:docPr id="1030237687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408591324" name="Picture"/>
+                          <pic:cNvPr id="1030237687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848694230" name="Picture">
+                  <wp:docPr id="2045911576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848694230" name="Picture"/>
+                          <pic:cNvPr id="2045911576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968619171" name="Picture">
+                  <wp:docPr id="497812017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968619171" name="Picture"/>
+                          <pic:cNvPr id="497812017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775682361" name="Picture">
+                        <wp:docPr id="411889865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775682361" name="Picture"/>
+                                <pic:cNvPr id="411889865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254688332" name="Picture">
+                  <wp:docPr id="1707922531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254688332" name="Picture"/>
+                          <pic:cNvPr id="1707922531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369420072" name="Picture">
+                  <wp:docPr id="266051712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369420072" name="Picture"/>
+                          <pic:cNvPr id="266051712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580626596" name="Picture">
+                  <wp:docPr id="884717658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580626596" name="Picture"/>
+                          <pic:cNvPr id="884717658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992934535" name="Picture">
+                  <wp:docPr id="1219463950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992934535" name="Picture"/>
+                          <pic:cNvPr id="1219463950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338869092" name="Picture">
+                  <wp:docPr id="2089402451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338869092" name="Picture"/>
+                          <pic:cNvPr id="2089402451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444789105" name="Picture">
+                  <wp:docPr id="1691449906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444789105" name="Picture"/>
+                          <pic:cNvPr id="1691449906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123689019" name="Picture">
+                        <wp:docPr id="1886461502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123689019" name="Picture"/>
+                                <pic:cNvPr id="1886461502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017298322" name="Picture">
+                  <wp:docPr id="530508520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017298322" name="Picture"/>
+                          <pic:cNvPr id="530508520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240851727" name="Picture">
+                  <wp:docPr id="214438149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240851727" name="Picture"/>
+                          <pic:cNvPr id="214438149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760225017" name="Picture">
+                  <wp:docPr id="1815354281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760225017" name="Picture"/>
+                          <pic:cNvPr id="1815354281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256139814" name="Picture">
+                  <wp:docPr id="188270468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256139814" name="Picture"/>
+                          <pic:cNvPr id="188270468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852920684" name="Picture">
+                  <wp:docPr id="2116748000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852920684" name="Picture"/>
+                          <pic:cNvPr id="2116748000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724934704" name="Picture">
+                  <wp:docPr id="1048632197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724934704" name="Picture"/>
+                          <pic:cNvPr id="1048632197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360917674" name="Picture">
+                        <wp:docPr id="854298538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360917674" name="Picture"/>
+                                <pic:cNvPr id="854298538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026374630" name="Picture">
+                  <wp:docPr id="215085799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026374630" name="Picture"/>
+                          <pic:cNvPr id="215085799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179522801" name="Picture">
+                  <wp:docPr id="1655290376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179522801" name="Picture"/>
+                          <pic:cNvPr id="1655290376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847416723" name="Picture">
+                  <wp:docPr id="291578850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847416723" name="Picture"/>
+                          <pic:cNvPr id="291578850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203588632" name="Picture">
+                  <wp:docPr id="459187159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203588632" name="Picture"/>
+                          <pic:cNvPr id="459187159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242352638" name="Picture">
+                  <wp:docPr id="452298172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242352638" name="Picture"/>
+                          <pic:cNvPr id="452298172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40554,51 +40554,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894304076" name="Picture">
+                  <wp:docPr id="2122970394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894304076" name="Picture"/>
+                          <pic:cNvPr id="2122970394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85191553" name="Picture">
+                  <wp:docPr id="67857038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85191553" name="Picture"/>
+                          <pic:cNvPr id="67857038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269061698" name="Picture">
+                  <wp:docPr id="1227332971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269061698" name="Picture"/>
+                          <pic:cNvPr id="1227332971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570968872" name="Picture">
+                  <wp:docPr id="909779818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570968872" name="Picture"/>
+                          <pic:cNvPr id="909779818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43570,51 +43570,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43817,254 +43817,570 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3920460" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3920460</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt liquides inflammables</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3916520" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3916520</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">décharge brute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3916519" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3916519</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décharge de classe 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3916114" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décharge de classe 3</w:t>
+              <w:t xml:space="preserve">SSP3916114</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de liquides inflammables, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
@@ -44098,51 +44414,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="exact" w:val="10140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>