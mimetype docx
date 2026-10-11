--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870449268" name="Picture">
+                  <wp:docPr id="1430694720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870449268" name="Picture"/>
+                          <pic:cNvPr id="1430694720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709755676" name="Picture">
+                  <wp:docPr id="1769332068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709755676" name="Picture"/>
+                          <pic:cNvPr id="1769332068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="787161493" name="Picture">
+                        <wp:docPr id="25322233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="787161493" name="Picture"/>
+                                <pic:cNvPr id="25322233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367639735" name="Picture">
+                  <wp:docPr id="1340920498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367639735" name="Picture"/>
+                          <pic:cNvPr id="1340920498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114660535" name="Picture">
+                  <wp:docPr id="156905109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114660535" name="Picture"/>
+                          <pic:cNvPr id="156905109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902217675" name="Picture">
+                  <wp:docPr id="1101184804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902217675" name="Picture"/>
+                          <pic:cNvPr id="1101184804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129986424" name="Picture">
+                  <wp:docPr id="287471458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129986424" name="Picture"/>
+                          <pic:cNvPr id="287471458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308779659" name="Picture">
+                  <wp:docPr id="1879049392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308779659" name="Picture"/>
+                          <pic:cNvPr id="1879049392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534920134" name="Picture">
+                        <wp:docPr id="835504072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534920134" name="Picture"/>
+                                <pic:cNvPr id="835504072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443789932" name="Picture">
+                        <wp:docPr id="392892384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443789932" name="Picture"/>
+                                <pic:cNvPr id="392892384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="431240998" name="Picture">
+                        <wp:docPr id="296315960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="431240998" name="Picture"/>
+                                <pic:cNvPr id="296315960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112319281" name="Picture">
+                        <wp:docPr id="299097217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112319281" name="Picture"/>
+                                <pic:cNvPr id="299097217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1668938021" name="Picture">
+                        <wp:docPr id="122498102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1668938021" name="Picture"/>
+                                <pic:cNvPr id="122498102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494046306" name="Picture">
+                        <wp:docPr id="1075974518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494046306" name="Picture"/>
+                                <pic:cNvPr id="1075974518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126143116" name="Picture">
+                        <wp:docPr id="1591324597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126143116" name="Picture"/>
+                                <pic:cNvPr id="1591324597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57963426" name="Picture">
+                        <wp:docPr id="1422611275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57963426" name="Picture"/>
+                                <pic:cNvPr id="1422611275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342427819" name="Picture">
+                        <wp:docPr id="1187722130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342427819" name="Picture"/>
+                                <pic:cNvPr id="1187722130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="561971585" name="Picture">
+                        <wp:docPr id="921525121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="561971585" name="Picture"/>
+                                <pic:cNvPr id="921525121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976933886" name="Picture">
+                        <wp:docPr id="1997554439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976933886" name="Picture"/>
+                                <pic:cNvPr id="1997554439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="543361434" name="Picture">
+                        <wp:docPr id="2044217532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="543361434" name="Picture"/>
+                                <pic:cNvPr id="2044217532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733677627" name="Picture">
+                        <wp:docPr id="1565041346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733677627" name="Picture"/>
+                                <pic:cNvPr id="1565041346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500822301" name="Picture">
+                        <wp:docPr id="348880349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500822301" name="Picture"/>
+                                <pic:cNvPr id="348880349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989247744" name="Picture">
+                        <wp:docPr id="371626655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989247744" name="Picture"/>
+                                <pic:cNvPr id="371626655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644204680" name="Picture">
+                  <wp:docPr id="245885094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644204680" name="Picture"/>
+                          <pic:cNvPr id="245885094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477597117" name="Picture">
+                  <wp:docPr id="793099596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477597117" name="Picture"/>
+                          <pic:cNvPr id="793099596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203598261" name="Picture">
+                  <wp:docPr id="1096452275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203598261" name="Picture"/>
+                          <pic:cNvPr id="1096452275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825560974" name="Picture">
+                  <wp:docPr id="1245424272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825560974" name="Picture"/>
+                          <pic:cNvPr id="1245424272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714979544" name="Picture">
+                  <wp:docPr id="336608339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714979544" name="Picture"/>
+                          <pic:cNvPr id="336608339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753274117" name="Picture">
+                  <wp:docPr id="756777137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753274117" name="Picture"/>
+                          <pic:cNvPr id="756777137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1444752169" name="Picture">
+                        <wp:docPr id="788887552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1444752169" name="Picture"/>
+                                <pic:cNvPr id="788887552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930022054" name="Picture">
+                        <wp:docPr id="1147235924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930022054" name="Picture"/>
+                                <pic:cNvPr id="1147235924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358997234" name="Picture">
+                  <wp:docPr id="277341229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358997234" name="Picture"/>
+                          <pic:cNvPr id="277341229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298046713" name="Picture">
+                  <wp:docPr id="1866157512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298046713" name="Picture"/>
+                          <pic:cNvPr id="1866157512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739395227" name="Picture">
+                  <wp:docPr id="543657397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739395227" name="Picture"/>
+                          <pic:cNvPr id="543657397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337183601" name="Picture">
+                  <wp:docPr id="1585992657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337183601" name="Picture"/>
+                          <pic:cNvPr id="1585992657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393710191" name="Picture">
+                  <wp:docPr id="1373867541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393710191" name="Picture"/>
+                          <pic:cNvPr id="1373867541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510340367" name="Picture">
+                  <wp:docPr id="1437678128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510340367" name="Picture"/>
+                          <pic:cNvPr id="1437678128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24723,57 +24723,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049089767" name="Picture">
+                        <wp:docPr id="1839413174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049089767" name="Picture"/>
+                                <pic:cNvPr id="1839413174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25698,57 +25698,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006884959" name="Picture">
+                        <wp:docPr id="449502914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006884959" name="Picture"/>
+                                <pic:cNvPr id="449502914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27087,57 +27087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408158675" name="Picture">
+                  <wp:docPr id="1847608490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408158675" name="Picture"/>
+                          <pic:cNvPr id="1847608490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27176,57 +27176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318212609" name="Picture">
+                  <wp:docPr id="544600662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318212609" name="Picture"/>
+                          <pic:cNvPr id="544600662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27820,57 +27820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643616101" name="Picture">
+                  <wp:docPr id="1705451272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643616101" name="Picture"/>
+                          <pic:cNvPr id="1705451272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28818,57 +28818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179995148" name="Picture">
+                  <wp:docPr id="26802337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179995148" name="Picture"/>
+                          <pic:cNvPr id="26802337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28921,57 +28921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580064544" name="Picture">
+                  <wp:docPr id="2126155410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580064544" name="Picture"/>
+                          <pic:cNvPr id="2126155410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30298,57 +30298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155562101" name="Picture">
+                  <wp:docPr id="398499238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155562101" name="Picture"/>
+                          <pic:cNvPr id="398499238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31441,57 +31441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212089230" name="Picture">
+                        <wp:docPr id="1698067534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212089230" name="Picture"/>
+                                <pic:cNvPr id="1698067534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32802,57 +32802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818088676" name="Picture">
+                  <wp:docPr id="1988688099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818088676" name="Picture"/>
+                          <pic:cNvPr id="1988688099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32891,57 +32891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945416137" name="Picture">
+                  <wp:docPr id="1775072047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945416137" name="Picture"/>
+                          <pic:cNvPr id="1775072047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33535,57 +33535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179972261" name="Picture">
+                  <wp:docPr id="1092546701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179972261" name="Picture"/>
+                          <pic:cNvPr id="1092546701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34533,57 +34533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149625118" name="Picture">
+                  <wp:docPr id="1723292032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149625118" name="Picture"/>
+                          <pic:cNvPr id="1723292032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34636,57 +34636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622615707" name="Picture">
+                  <wp:docPr id="12823722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622615707" name="Picture"/>
+                          <pic:cNvPr id="12823722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36013,57 +36013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885727155" name="Picture">
+                  <wp:docPr id="1136844795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885727155" name="Picture"/>
+                          <pic:cNvPr id="1136844795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37156,57 +37156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258673054" name="Picture">
+                        <wp:docPr id="2099656162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258673054" name="Picture"/>
+                                <pic:cNvPr id="2099656162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38524,57 +38524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869063250" name="Picture">
+                  <wp:docPr id="720430162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869063250" name="Picture"/>
+                          <pic:cNvPr id="720430162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38613,57 +38613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446016662" name="Picture">
+                  <wp:docPr id="1723157963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446016662" name="Picture"/>
+                          <pic:cNvPr id="1723157963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39245,57 +39245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183359137" name="Picture">
+                  <wp:docPr id="1051122279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183359137" name="Picture"/>
+                          <pic:cNvPr id="1051122279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40189,57 +40189,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027021175" name="Picture">
+                  <wp:docPr id="1842522534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027021175" name="Picture"/>
+                          <pic:cNvPr id="1842522534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40301,57 +40301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983810430" name="Picture">
+                  <wp:docPr id="83843457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983810430" name="Picture"/>
+                          <pic:cNvPr id="83843457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41960,57 +41960,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51005112" name="Picture">
+                  <wp:docPr id="2077184627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51005112" name="Picture"/>
+                          <pic:cNvPr id="2077184627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43139,57 +43139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221109097" name="Picture">
+                  <wp:docPr id="610492584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221109097" name="Picture"/>
+                          <pic:cNvPr id="610492584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43219,57 +43219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316967566" name="Picture">
+                  <wp:docPr id="966357592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316967566" name="Picture"/>
+                          <pic:cNvPr id="966357592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43707,57 +43707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823378139" name="Picture">
+                  <wp:docPr id="1227075813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823378139" name="Picture"/>
+                          <pic:cNvPr id="1227075813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>