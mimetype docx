--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683382801" name="Picture">
+                  <wp:docPr id="540032958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683382801" name="Picture"/>
+                          <pic:cNvPr id="540032958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796662549" name="Picture">
+                  <wp:docPr id="721666021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796662549" name="Picture"/>
+                          <pic:cNvPr id="721666021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166274949" name="Picture">
+                        <wp:docPr id="722614548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166274949" name="Picture"/>
+                                <pic:cNvPr id="722614548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339612686" name="Picture">
+                  <wp:docPr id="1307591972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339612686" name="Picture"/>
+                          <pic:cNvPr id="1307591972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473995800" name="Picture">
+                  <wp:docPr id="1772968057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473995800" name="Picture"/>
+                          <pic:cNvPr id="1772968057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975391878" name="Picture">
+                  <wp:docPr id="2079159350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975391878" name="Picture"/>
+                          <pic:cNvPr id="2079159350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91704294" name="Picture">
+                  <wp:docPr id="384374325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91704294" name="Picture"/>
+                          <pic:cNvPr id="384374325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374909177" name="Picture">
+                  <wp:docPr id="208646822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374909177" name="Picture"/>
+                          <pic:cNvPr id="208646822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1934720595" name="Picture">
+                        <wp:docPr id="402574600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1934720595" name="Picture"/>
+                                <pic:cNvPr id="402574600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135747590" name="Picture">
+                        <wp:docPr id="1885573970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135747590" name="Picture"/>
+                                <pic:cNvPr id="1885573970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434161350" name="Picture">
+                        <wp:docPr id="669587771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434161350" name="Picture"/>
+                                <pic:cNvPr id="669587771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784289801" name="Picture">
+                        <wp:docPr id="185585921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784289801" name="Picture"/>
+                                <pic:cNvPr id="185585921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750343217" name="Picture">
+                        <wp:docPr id="1861364040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750343217" name="Picture"/>
+                                <pic:cNvPr id="1861364040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="881693452" name="Picture">
+                        <wp:docPr id="1396609832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="881693452" name="Picture"/>
+                                <pic:cNvPr id="1396609832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607688022" name="Picture">
+                        <wp:docPr id="9200794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607688022" name="Picture"/>
+                                <pic:cNvPr id="9200794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713043644" name="Picture">
+                        <wp:docPr id="1768308197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713043644" name="Picture"/>
+                                <pic:cNvPr id="1768308197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985304981" name="Picture">
+                        <wp:docPr id="214070151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985304981" name="Picture"/>
+                                <pic:cNvPr id="214070151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110983295" name="Picture">
+                        <wp:docPr id="1395227033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110983295" name="Picture"/>
+                                <pic:cNvPr id="1395227033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183615489" name="Picture">
+                        <wp:docPr id="1707846120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183615489" name="Picture"/>
+                                <pic:cNvPr id="1707846120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025016477" name="Picture">
+                        <wp:docPr id="1240648508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025016477" name="Picture"/>
+                                <pic:cNvPr id="1240648508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957947732" name="Picture">
+                        <wp:docPr id="1260507933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957947732" name="Picture"/>
+                                <pic:cNvPr id="1260507933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536947488" name="Picture">
+                        <wp:docPr id="1719872707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536947488" name="Picture"/>
+                                <pic:cNvPr id="1719872707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530858425" name="Picture">
+                        <wp:docPr id="935390527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530858425" name="Picture"/>
+                                <pic:cNvPr id="935390527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90775253" name="Picture">
+                  <wp:docPr id="607910458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90775253" name="Picture"/>
+                          <pic:cNvPr id="607910458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441416127" name="Picture">
+                  <wp:docPr id="1453407143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441416127" name="Picture"/>
+                          <pic:cNvPr id="1453407143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443948082" name="Picture">
+                  <wp:docPr id="141423670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443948082" name="Picture"/>
+                          <pic:cNvPr id="141423670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937182565" name="Picture">
+                  <wp:docPr id="1381511869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937182565" name="Picture"/>
+                          <pic:cNvPr id="1381511869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257841301" name="Picture">
+                  <wp:docPr id="968372484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257841301" name="Picture"/>
+                          <pic:cNvPr id="968372484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928058806" name="Picture">
+                  <wp:docPr id="180603210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928058806" name="Picture"/>
+                          <pic:cNvPr id="180603210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045545828" name="Picture">
+                        <wp:docPr id="2068789636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045545828" name="Picture"/>
+                                <pic:cNvPr id="2068789636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69107640" name="Picture">
+                  <wp:docPr id="132375623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69107640" name="Picture"/>
+                          <pic:cNvPr id="132375623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181474977" name="Picture">
+                  <wp:docPr id="23411006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181474977" name="Picture"/>
+                          <pic:cNvPr id="23411006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390802738" name="Picture">
+                  <wp:docPr id="65315727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390802738" name="Picture"/>
+                          <pic:cNvPr id="65315727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852886345" name="Picture">
+                  <wp:docPr id="1448239090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852886345" name="Picture"/>
+                          <pic:cNvPr id="1448239090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995079383" name="Picture">
+                  <wp:docPr id="324902589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995079383" name="Picture"/>
+                          <pic:cNvPr id="324902589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948731255" name="Picture">
+                  <wp:docPr id="321819398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948731255" name="Picture"/>
+                          <pic:cNvPr id="321819398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846098522" name="Picture">
+                        <wp:docPr id="1817194263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846098522" name="Picture"/>
+                                <pic:cNvPr id="1817194263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892699945" name="Picture">
+                  <wp:docPr id="193017656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892699945" name="Picture"/>
+                          <pic:cNvPr id="193017656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247936715" name="Picture">
+                  <wp:docPr id="62197346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247936715" name="Picture"/>
+                          <pic:cNvPr id="62197346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081200178" name="Picture">
+                  <wp:docPr id="636802285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081200178" name="Picture"/>
+                          <pic:cNvPr id="636802285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656846453" name="Picture">
+                  <wp:docPr id="565853992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656846453" name="Picture"/>
+                          <pic:cNvPr id="565853992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636256699" name="Picture">
+                  <wp:docPr id="841042756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636256699" name="Picture"/>
+                          <pic:cNvPr id="841042756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103490485" name="Picture">
+                  <wp:docPr id="1058517128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103490485" name="Picture"/>
+                          <pic:cNvPr id="1058517128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29128,57 +29128,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089529188" name="Picture">
+                        <wp:docPr id="1571949095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089529188" name="Picture"/>
+                                <pic:cNvPr id="1571949095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30685,57 +30685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512159590" name="Picture">
+                  <wp:docPr id="2048172727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512159590" name="Picture"/>
+                          <pic:cNvPr id="2048172727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30765,57 +30765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176706234" name="Picture">
+                  <wp:docPr id="1100294502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176706234" name="Picture"/>
+                          <pic:cNvPr id="1100294502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31310,57 +31310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728050937" name="Picture">
+                  <wp:docPr id="1667882894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728050937" name="Picture"/>
+                          <pic:cNvPr id="1667882894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33326,57 +33326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736215940" name="Picture">
+                  <wp:docPr id="1622486530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736215940" name="Picture"/>
+                          <pic:cNvPr id="1622486530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33415,57 +33415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157581472" name="Picture">
+                  <wp:docPr id="877756589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157581472" name="Picture"/>
+                          <pic:cNvPr id="877756589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34095,57 +34095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399677285" name="Picture">
+                  <wp:docPr id="1340326243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399677285" name="Picture"/>
+                          <pic:cNvPr id="1340326243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35156,57 +35156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969212863" name="Picture">
+                  <wp:docPr id="489615985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969212863" name="Picture"/>
+                          <pic:cNvPr id="489615985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_45.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35259,57 +35259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146249022" name="Picture">
+                  <wp:docPr id="2094584408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146249022" name="Picture"/>
+                          <pic:cNvPr id="2094584408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36717,57 +36717,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505217033" name="Picture">
+                  <wp:docPr id="1057810617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505217033" name="Picture"/>
+                          <pic:cNvPr id="1057810617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_44.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37914,57 +37914,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692076419" name="Picture">
+                        <wp:docPr id="1601492911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692076419" name="Picture"/>
+                                <pic:cNvPr id="1601492911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41079,57 +41079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321858942" name="Picture">
+                  <wp:docPr id="1732367873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321858942" name="Picture"/>
+                          <pic:cNvPr id="1732367873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41168,57 +41168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213323660" name="Picture">
+                  <wp:docPr id="1436118026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213323660" name="Picture"/>
+                          <pic:cNvPr id="1436118026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41812,57 +41812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614700478" name="Picture">
+                  <wp:docPr id="749277369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614700478" name="Picture"/>
+                          <pic:cNvPr id="749277369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42810,57 +42810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307425787" name="Picture">
+                  <wp:docPr id="1445462929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307425787" name="Picture"/>
+                          <pic:cNvPr id="1445462929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42913,57 +42913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012780358" name="Picture">
+                  <wp:docPr id="512655369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012780358" name="Picture"/>
+                          <pic:cNvPr id="512655369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44290,57 +44290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535314534" name="Picture">
+                  <wp:docPr id="901554002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535314534" name="Picture"/>
+                          <pic:cNvPr id="901554002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45433,57 +45433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="645613893" name="Picture">
+                        <wp:docPr id="79619931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="645613893" name="Picture"/>
+                                <pic:cNvPr id="79619931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46654,57 +46654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068698780" name="Picture">
+                  <wp:docPr id="1437187729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068698780" name="Picture"/>
+                          <pic:cNvPr id="1437187729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46725,57 +46725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520997452" name="Picture">
+                  <wp:docPr id="1284631279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520997452" name="Picture"/>
+                          <pic:cNvPr id="1284631279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47139,57 +47139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187389090" name="Picture">
+                  <wp:docPr id="596947814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187389090" name="Picture"/>
+                          <pic:cNvPr id="596947814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>