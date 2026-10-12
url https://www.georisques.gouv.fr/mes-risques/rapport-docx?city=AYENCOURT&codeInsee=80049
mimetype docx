--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564131657" name="Picture">
+                  <wp:docPr id="790049763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564131657" name="Picture"/>
+                          <pic:cNvPr id="790049763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192824984" name="Picture">
+                  <wp:docPr id="110311371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192824984" name="Picture"/>
+                          <pic:cNvPr id="110311371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743763767" name="Picture">
+                        <wp:docPr id="772696712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743763767" name="Picture"/>
+                                <pic:cNvPr id="772696712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300910125" name="Picture">
+                  <wp:docPr id="193425700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300910125" name="Picture"/>
+                          <pic:cNvPr id="193425700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144511497" name="Picture">
+                  <wp:docPr id="962028849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144511497" name="Picture"/>
+                          <pic:cNvPr id="962028849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195620267" name="Picture">
+                  <wp:docPr id="1803675850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195620267" name="Picture"/>
+                          <pic:cNvPr id="1803675850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450520675" name="Picture">
+                  <wp:docPr id="823799314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450520675" name="Picture"/>
+                          <pic:cNvPr id="823799314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117207819" name="Picture">
+                  <wp:docPr id="1980634417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117207819" name="Picture"/>
+                          <pic:cNvPr id="1980634417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115865823" name="Picture">
+                        <wp:docPr id="222355495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115865823" name="Picture"/>
+                                <pic:cNvPr id="222355495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085777868" name="Picture">
+                        <wp:docPr id="507911919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085777868" name="Picture"/>
+                                <pic:cNvPr id="507911919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1944414945" name="Picture">
+                        <wp:docPr id="931394162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1944414945" name="Picture"/>
+                                <pic:cNvPr id="931394162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965126558" name="Picture">
+                        <wp:docPr id="1143973515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965126558" name="Picture"/>
+                                <pic:cNvPr id="1143973515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866584532" name="Picture">
+                        <wp:docPr id="189166010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866584532" name="Picture"/>
+                                <pic:cNvPr id="189166010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="707723870" name="Picture">
+                        <wp:docPr id="689178355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="707723870" name="Picture"/>
+                                <pic:cNvPr id="689178355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606087411" name="Picture">
+                        <wp:docPr id="1766955218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606087411" name="Picture"/>
+                                <pic:cNvPr id="1766955218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810452313" name="Picture">
+                        <wp:docPr id="159122869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810452313" name="Picture"/>
+                                <pic:cNvPr id="159122869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77389100" name="Picture">
+                        <wp:docPr id="1524401264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77389100" name="Picture"/>
+                                <pic:cNvPr id="1524401264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081522996" name="Picture">
+                        <wp:docPr id="1065017516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081522996" name="Picture"/>
+                                <pic:cNvPr id="1065017516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507303895" name="Picture">
+                        <wp:docPr id="2067857020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507303895" name="Picture"/>
+                                <pic:cNvPr id="2067857020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964737071" name="Picture">
+                        <wp:docPr id="1878110617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964737071" name="Picture"/>
+                                <pic:cNvPr id="1878110617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081735542" name="Picture">
+                        <wp:docPr id="1368966329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081735542" name="Picture"/>
+                                <pic:cNvPr id="1368966329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537234518" name="Picture">
+                        <wp:docPr id="1998220787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537234518" name="Picture"/>
+                                <pic:cNvPr id="1998220787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600072521" name="Picture">
+                        <wp:docPr id="803218747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600072521" name="Picture"/>
+                                <pic:cNvPr id="803218747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185115237" name="Picture">
+                  <wp:docPr id="950231618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185115237" name="Picture"/>
+                          <pic:cNvPr id="950231618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983579203" name="Picture">
+                  <wp:docPr id="172853314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983579203" name="Picture"/>
+                          <pic:cNvPr id="172853314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323531772" name="Picture">
+                  <wp:docPr id="908067523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323531772" name="Picture"/>
+                          <pic:cNvPr id="908067523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005425138" name="Picture">
+                  <wp:docPr id="1048266948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005425138" name="Picture"/>
+                          <pic:cNvPr id="1048266948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554893111" name="Picture">
+                  <wp:docPr id="388510112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554893111" name="Picture"/>
+                          <pic:cNvPr id="388510112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076128889" name="Picture">
+                  <wp:docPr id="209075448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076128889" name="Picture"/>
+                          <pic:cNvPr id="209075448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827045223" name="Picture">
+                        <wp:docPr id="1955271421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827045223" name="Picture"/>
+                                <pic:cNvPr id="1955271421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425794989" name="Picture">
+                        <wp:docPr id="767126377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425794989" name="Picture"/>
+                                <pic:cNvPr id="767126377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935602804" name="Picture">
+                  <wp:docPr id="2091174920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935602804" name="Picture"/>
+                          <pic:cNvPr id="2091174920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516956246" name="Picture">
+                  <wp:docPr id="315858183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516956246" name="Picture"/>
+                          <pic:cNvPr id="315858183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266092227" name="Picture">
+                  <wp:docPr id="1951882775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266092227" name="Picture"/>
+                          <pic:cNvPr id="1951882775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026713829" name="Picture">
+                  <wp:docPr id="2056422665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026713829" name="Picture"/>
+                          <pic:cNvPr id="2056422665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040187928" name="Picture">
+                  <wp:docPr id="1107982883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040187928" name="Picture"/>
+                          <pic:cNvPr id="1107982883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100752768" name="Picture">
+                  <wp:docPr id="377599792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100752768" name="Picture"/>
+                          <pic:cNvPr id="377599792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989136941" name="Picture">
+                        <wp:docPr id="935823519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989136941" name="Picture"/>
+                                <pic:cNvPr id="935823519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37099555" name="Picture">
+                  <wp:docPr id="381485123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37099555" name="Picture"/>
+                          <pic:cNvPr id="381485123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418036172" name="Picture">
+                  <wp:docPr id="110863645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418036172" name="Picture"/>
+                          <pic:cNvPr id="110863645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644364961" name="Picture">
+                  <wp:docPr id="1520729284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644364961" name="Picture"/>
+                          <pic:cNvPr id="1520729284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222624525" name="Picture">
+                  <wp:docPr id="1433335380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222624525" name="Picture"/>
+                          <pic:cNvPr id="1433335380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254759191" name="Picture">
+                  <wp:docPr id="991982535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254759191" name="Picture"/>
+                          <pic:cNvPr id="991982535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352813440" name="Picture">
+                  <wp:docPr id="541158930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352813440" name="Picture"/>
+                          <pic:cNvPr id="541158930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427799920" name="Picture">
+                  <wp:docPr id="1933206118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427799920" name="Picture"/>
+                          <pic:cNvPr id="1933206118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819801182" name="Picture">
+                  <wp:docPr id="1478538221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819801182" name="Picture"/>
+                          <pic:cNvPr id="1478538221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124954806" name="Picture">
+                  <wp:docPr id="2084551760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124954806" name="Picture"/>
+                          <pic:cNvPr id="2084551760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528219950" name="Picture">
+                  <wp:docPr id="1636213194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528219950" name="Picture"/>
+                          <pic:cNvPr id="1636213194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043221829" name="Picture">
+                  <wp:docPr id="1838388021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043221829" name="Picture"/>
+                          <pic:cNvPr id="1838388021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441485020" name="Picture">
+                  <wp:docPr id="1062904551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441485020" name="Picture"/>
+                          <pic:cNvPr id="1062904551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2121483453" name="Picture">
+                        <wp:docPr id="1805968990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2121483453" name="Picture"/>
+                                <pic:cNvPr id="1805968990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905366559" name="Picture">
+                  <wp:docPr id="25377879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905366559" name="Picture"/>
+                          <pic:cNvPr id="25377879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571049448" name="Picture">
+                  <wp:docPr id="1128311281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571049448" name="Picture"/>
+                          <pic:cNvPr id="1128311281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118920247" name="Picture">
+                  <wp:docPr id="1614116836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118920247" name="Picture"/>
+                          <pic:cNvPr id="1614116836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315288328" name="Picture">
+                  <wp:docPr id="1786736252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315288328" name="Picture"/>
+                          <pic:cNvPr id="1786736252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521086659" name="Picture">
+                  <wp:docPr id="724127086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521086659" name="Picture"/>
+                          <pic:cNvPr id="724127086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889484502" name="Picture">
+                  <wp:docPr id="2145102598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889484502" name="Picture"/>
+                          <pic:cNvPr id="2145102598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535242001" name="Picture">
+                        <wp:docPr id="2046908153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535242001" name="Picture"/>
+                                <pic:cNvPr id="2046908153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656229601" name="Picture">
+                  <wp:docPr id="2064517789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656229601" name="Picture"/>
+                          <pic:cNvPr id="2064517789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927134527" name="Picture">
+                  <wp:docPr id="792826047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927134527" name="Picture"/>
+                          <pic:cNvPr id="792826047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254584972" name="Picture">
+                  <wp:docPr id="988873001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254584972" name="Picture"/>
+                          <pic:cNvPr id="988873001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45581,57 +45581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4481586" name="Picture">
+                  <wp:docPr id="1688882224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4481586" name="Picture"/>
+                          <pic:cNvPr id="1688882224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45652,57 +45652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535761728" name="Picture">
+                  <wp:docPr id="1196289138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535761728" name="Picture"/>
+                          <pic:cNvPr id="1196289138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46066,57 +46066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858945315" name="Picture">
+                  <wp:docPr id="1971803643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858945315" name="Picture"/>
+                          <pic:cNvPr id="1971803643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>