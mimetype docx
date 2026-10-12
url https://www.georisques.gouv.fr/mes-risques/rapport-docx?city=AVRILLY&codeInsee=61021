--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006079183" name="Picture">
+                  <wp:docPr id="1023147702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006079183" name="Picture"/>
+                          <pic:cNvPr id="1023147702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333062616" name="Picture">
+                  <wp:docPr id="192676643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333062616" name="Picture"/>
+                          <pic:cNvPr id="192676643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913631865" name="Picture">
+                        <wp:docPr id="1513609555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913631865" name="Picture"/>
+                                <pic:cNvPr id="1513609555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830734069" name="Picture">
+                  <wp:docPr id="590887320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830734069" name="Picture"/>
+                          <pic:cNvPr id="590887320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93973921" name="Picture">
+                  <wp:docPr id="1163185005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93973921" name="Picture"/>
+                          <pic:cNvPr id="1163185005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992789479" name="Picture">
+                  <wp:docPr id="1786579405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992789479" name="Picture"/>
+                          <pic:cNvPr id="1786579405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530422070" name="Picture">
+                  <wp:docPr id="288095822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530422070" name="Picture"/>
+                          <pic:cNvPr id="288095822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650640693" name="Picture">
+                  <wp:docPr id="2088292018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650640693" name="Picture"/>
+                          <pic:cNvPr id="2088292018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957199873" name="Picture">
+                        <wp:docPr id="198811279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957199873" name="Picture"/>
+                                <pic:cNvPr id="198811279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1268528744" name="Picture">
+                        <wp:docPr id="1796166302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1268528744" name="Picture"/>
+                                <pic:cNvPr id="1796166302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768021100" name="Picture">
+                        <wp:docPr id="1602450943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768021100" name="Picture"/>
+                                <pic:cNvPr id="1602450943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113485978" name="Picture">
+                        <wp:docPr id="662712554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113485978" name="Picture"/>
+                                <pic:cNvPr id="662712554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398693826" name="Picture">
+                        <wp:docPr id="1816482793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398693826" name="Picture"/>
+                                <pic:cNvPr id="1816482793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421493785" name="Picture">
+                        <wp:docPr id="1835794045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421493785" name="Picture"/>
+                                <pic:cNvPr id="1835794045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254760903" name="Picture">
+                        <wp:docPr id="678409148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254760903" name="Picture"/>
+                                <pic:cNvPr id="678409148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119800986" name="Picture">
+                        <wp:docPr id="1998060063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119800986" name="Picture"/>
+                                <pic:cNvPr id="1998060063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300963461" name="Picture">
+                        <wp:docPr id="307108523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300963461" name="Picture"/>
+                                <pic:cNvPr id="307108523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13733986" name="Picture">
+                        <wp:docPr id="1857965379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13733986" name="Picture"/>
+                                <pic:cNvPr id="1857965379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801307744" name="Picture">
+                        <wp:docPr id="1789735251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801307744" name="Picture"/>
+                                <pic:cNvPr id="1789735251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693804408" name="Picture">
+                        <wp:docPr id="1993181519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693804408" name="Picture"/>
+                                <pic:cNvPr id="1993181519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686747651" name="Picture">
+                        <wp:docPr id="580699045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686747651" name="Picture"/>
+                                <pic:cNvPr id="580699045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280359405" name="Picture">
+                        <wp:docPr id="1380559557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280359405" name="Picture"/>
+                                <pic:cNvPr id="1380559557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814921925" name="Picture">
+                        <wp:docPr id="1370773268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814921925" name="Picture"/>
+                                <pic:cNvPr id="1370773268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740857800" name="Picture">
+                  <wp:docPr id="435694732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740857800" name="Picture"/>
+                          <pic:cNvPr id="435694732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458924475" name="Picture">
+                  <wp:docPr id="1100943836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458924475" name="Picture"/>
+                          <pic:cNvPr id="1100943836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915396295" name="Picture">
+                  <wp:docPr id="1529780711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915396295" name="Picture"/>
+                          <pic:cNvPr id="1529780711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749233341" name="Picture">
+                  <wp:docPr id="1435965046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749233341" name="Picture"/>
+                          <pic:cNvPr id="1435965046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407915713" name="Picture">
+                  <wp:docPr id="1626188094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407915713" name="Picture"/>
+                          <pic:cNvPr id="1626188094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350637653" name="Picture">
+                  <wp:docPr id="851857130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350637653" name="Picture"/>
+                          <pic:cNvPr id="851857130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341216750" name="Picture">
+                        <wp:docPr id="1957899370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341216750" name="Picture"/>
+                                <pic:cNvPr id="1957899370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208114337" name="Picture">
+                  <wp:docPr id="2031462822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208114337" name="Picture"/>
+                          <pic:cNvPr id="2031462822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712851143" name="Picture">
+                  <wp:docPr id="21768944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712851143" name="Picture"/>
+                          <pic:cNvPr id="21768944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870021185" name="Picture">
+                  <wp:docPr id="1827772111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870021185" name="Picture"/>
+                          <pic:cNvPr id="1827772111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330393585" name="Picture">
+                  <wp:docPr id="404994352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330393585" name="Picture"/>
+                          <pic:cNvPr id="404994352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022119263" name="Picture">
+                  <wp:docPr id="199844399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022119263" name="Picture"/>
+                          <pic:cNvPr id="199844399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388802661" name="Picture">
+                  <wp:docPr id="353362405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388802661" name="Picture"/>
+                          <pic:cNvPr id="353362405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23269,51 +23269,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1100"/>
+          <w:trHeight w:hRule="atLeast" w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156687280" name="Picture">
+                        <wp:docPr id="690292843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156687280" name="Picture"/>
+                                <pic:cNvPr id="690292843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23827,51 +23827,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="200"/>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -23897,50 +23897,54 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Séisme</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -24544,57 +24548,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1651345328" name="Picture">
+                        <wp:docPr id="1613926306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1651345328" name="Picture"/>
+                                <pic:cNvPr id="1613926306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25164,51 +25168,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2860"/>
+          <w:trHeight w:hRule="exact" w:val="2460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -25933,57 +25937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737698408" name="Picture">
+                  <wp:docPr id="1641395615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737698408" name="Picture"/>
+                          <pic:cNvPr id="1641395615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383420761" name="Picture">
+                  <wp:docPr id="1637444659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383420761" name="Picture"/>
+                          <pic:cNvPr id="1637444659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825687152" name="Picture">
+                  <wp:docPr id="1977395855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825687152" name="Picture"/>
+                          <pic:cNvPr id="1977395855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27668,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250088858" name="Picture">
+                  <wp:docPr id="1298527985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250088858" name="Picture"/>
+                          <pic:cNvPr id="1298527985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27771,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24311653" name="Picture">
+                  <wp:docPr id="1074847208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24311653" name="Picture"/>
+                          <pic:cNvPr id="1074847208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29148,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406855113" name="Picture">
+                  <wp:docPr id="169593998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406855113" name="Picture"/>
+                          <pic:cNvPr id="169593998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30291,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672887407" name="Picture">
+                        <wp:docPr id="688418654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672887407" name="Picture"/>
+                                <pic:cNvPr id="688418654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742109567" name="Picture">
+                  <wp:docPr id="2107877709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742109567" name="Picture"/>
+                          <pic:cNvPr id="2107877709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224493878" name="Picture">
+                  <wp:docPr id="606438958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224493878" name="Picture"/>
+                          <pic:cNvPr id="606438958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32385,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113755605" name="Picture">
+                  <wp:docPr id="226772590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113755605" name="Picture"/>
+                          <pic:cNvPr id="226772590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33383,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282281455" name="Picture">
+                  <wp:docPr id="585103020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282281455" name="Picture"/>
+                          <pic:cNvPr id="585103020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141450229" name="Picture">
+                  <wp:docPr id="1659131885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141450229" name="Picture"/>
+                          <pic:cNvPr id="1659131885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34863,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291064121" name="Picture">
+                  <wp:docPr id="99901330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291064121" name="Picture"/>
+                          <pic:cNvPr id="99901330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36006,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400605399" name="Picture">
+                        <wp:docPr id="619496089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400605399" name="Picture"/>
+                                <pic:cNvPr id="619496089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355558480" name="Picture">
+                  <wp:docPr id="1224924481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355558480" name="Picture"/>
+                          <pic:cNvPr id="1224924481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37463,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609444268" name="Picture">
+                  <wp:docPr id="196617970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609444268" name="Picture"/>
+                          <pic:cNvPr id="196617970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835227389" name="Picture">
+                  <wp:docPr id="275425045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835227389" name="Picture"/>
+                          <pic:cNvPr id="275425045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39039,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766386013" name="Picture">
+                  <wp:docPr id="2073577822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766386013" name="Picture"/>
+                          <pic:cNvPr id="2073577822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260775962" name="Picture">
+                  <wp:docPr id="435710257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260775962" name="Picture"/>
+                          <pic:cNvPr id="435710257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714872491" name="Picture">
+                  <wp:docPr id="168566232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714872491" name="Picture"/>
+                          <pic:cNvPr id="168566232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41989,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029171526" name="Picture">
+                  <wp:docPr id="422462299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029171526" name="Picture"/>
+                          <pic:cNvPr id="422462299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42069,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847369813" name="Picture">
+                  <wp:docPr id="1653553637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847369813" name="Picture"/>
+                          <pic:cNvPr id="1653553637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688418936" name="Picture">
+                  <wp:docPr id="850732029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688418936" name="Picture"/>
+                          <pic:cNvPr id="850732029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>