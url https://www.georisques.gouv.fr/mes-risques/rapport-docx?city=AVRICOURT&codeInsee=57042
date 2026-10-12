--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978611437" name="Picture">
+                  <wp:docPr id="1745148868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978611437" name="Picture"/>
+                          <pic:cNvPr id="1745148868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232480679" name="Picture">
+                  <wp:docPr id="2092269554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232480679" name="Picture"/>
+                          <pic:cNvPr id="2092269554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1657377570" name="Picture">
+                        <wp:docPr id="1609272408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1657377570" name="Picture"/>
+                                <pic:cNvPr id="1609272408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665502454" name="Picture">
+                  <wp:docPr id="356801532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665502454" name="Picture"/>
+                          <pic:cNvPr id="356801532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497440547" name="Picture">
+                  <wp:docPr id="2107884886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497440547" name="Picture"/>
+                          <pic:cNvPr id="2107884886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643801270" name="Picture">
+                  <wp:docPr id="277394040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643801270" name="Picture"/>
+                          <pic:cNvPr id="277394040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598855882" name="Picture">
+                  <wp:docPr id="972169794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598855882" name="Picture"/>
+                          <pic:cNvPr id="972169794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044172594" name="Picture">
+                  <wp:docPr id="758802974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044172594" name="Picture"/>
+                          <pic:cNvPr id="758802974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653926759" name="Picture">
+                        <wp:docPr id="1770648452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653926759" name="Picture"/>
+                                <pic:cNvPr id="1770648452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689313481" name="Picture">
+                        <wp:docPr id="1856897826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689313481" name="Picture"/>
+                                <pic:cNvPr id="1856897826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948745984" name="Picture">
+                        <wp:docPr id="199677144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948745984" name="Picture"/>
+                                <pic:cNvPr id="199677144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1679765398" name="Picture">
+                        <wp:docPr id="806187224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1679765398" name="Picture"/>
+                                <pic:cNvPr id="806187224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709970096" name="Picture">
+                        <wp:docPr id="1540283675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709970096" name="Picture"/>
+                                <pic:cNvPr id="1540283675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641787717" name="Picture">
+                        <wp:docPr id="49190382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641787717" name="Picture"/>
+                                <pic:cNvPr id="49190382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364313630" name="Picture">
+                        <wp:docPr id="1077025371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364313630" name="Picture"/>
+                                <pic:cNvPr id="1077025371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976001828" name="Picture">
+                        <wp:docPr id="1326400465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976001828" name="Picture"/>
+                                <pic:cNvPr id="1326400465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1030376305" name="Picture">
+                        <wp:docPr id="163478655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1030376305" name="Picture"/>
+                                <pic:cNvPr id="163478655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987104673" name="Picture">
+                        <wp:docPr id="1188661500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987104673" name="Picture"/>
+                                <pic:cNvPr id="1188661500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112999424" name="Picture">
+                        <wp:docPr id="706621282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112999424" name="Picture"/>
+                                <pic:cNvPr id="706621282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232156670" name="Picture">
+                        <wp:docPr id="98687808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232156670" name="Picture"/>
+                                <pic:cNvPr id="98687808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26423958" name="Picture">
+                        <wp:docPr id="1685104555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26423958" name="Picture"/>
+                                <pic:cNvPr id="1685104555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350135484" name="Picture">
+                        <wp:docPr id="1432589866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350135484" name="Picture"/>
+                                <pic:cNvPr id="1432589866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948468184" name="Picture">
+                        <wp:docPr id="338277354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948468184" name="Picture"/>
+                                <pic:cNvPr id="338277354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488388471" name="Picture">
+                  <wp:docPr id="961336560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488388471" name="Picture"/>
+                          <pic:cNvPr id="961336560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625435246" name="Picture">
+                  <wp:docPr id="1214352284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625435246" name="Picture"/>
+                          <pic:cNvPr id="1214352284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580553779" name="Picture">
+                  <wp:docPr id="453800410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580553779" name="Picture"/>
+                          <pic:cNvPr id="453800410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035976576" name="Picture">
+                  <wp:docPr id="1185893510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035976576" name="Picture"/>
+                          <pic:cNvPr id="1185893510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267850520" name="Picture">
+                  <wp:docPr id="1942189956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267850520" name="Picture"/>
+                          <pic:cNvPr id="1942189956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552447607" name="Picture">
+                  <wp:docPr id="1545772883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552447607" name="Picture"/>
+                          <pic:cNvPr id="1545772883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="737483290" name="Picture">
+                        <wp:docPr id="802983262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="737483290" name="Picture"/>
+                                <pic:cNvPr id="802983262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278895375" name="Picture">
+                  <wp:docPr id="1637842344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278895375" name="Picture"/>
+                          <pic:cNvPr id="1637842344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636130743" name="Picture">
+                  <wp:docPr id="629182988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636130743" name="Picture"/>
+                          <pic:cNvPr id="629182988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650931930" name="Picture">
+                  <wp:docPr id="1853705631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650931930" name="Picture"/>
+                          <pic:cNvPr id="1853705631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841380352" name="Picture">
+                  <wp:docPr id="800778088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841380352" name="Picture"/>
+                          <pic:cNvPr id="800778088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976140629" name="Picture">
+                  <wp:docPr id="1598343397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976140629" name="Picture"/>
+                          <pic:cNvPr id="1598343397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180641612" name="Picture">
+                  <wp:docPr id="2071440650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180641612" name="Picture"/>
+                          <pic:cNvPr id="2071440650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019290951" name="Picture">
+                        <wp:docPr id="2086880318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019290951" name="Picture"/>
+                                <pic:cNvPr id="2086880318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137507421" name="Picture">
+                  <wp:docPr id="383891553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137507421" name="Picture"/>
+                          <pic:cNvPr id="383891553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510913841" name="Picture">
+                  <wp:docPr id="345590919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510913841" name="Picture"/>
+                          <pic:cNvPr id="345590919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395178776" name="Picture">
+                  <wp:docPr id="1466913522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395178776" name="Picture"/>
+                          <pic:cNvPr id="1466913522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789793617" name="Picture">
+                  <wp:docPr id="1682973181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789793617" name="Picture"/>
+                          <pic:cNvPr id="1682973181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343073287" name="Picture">
+                  <wp:docPr id="1070855293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343073287" name="Picture"/>
+                          <pic:cNvPr id="1070855293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316012953" name="Picture">
+                  <wp:docPr id="1489419870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316012953" name="Picture"/>
+                          <pic:cNvPr id="1489419870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784417071" name="Picture">
+                        <wp:docPr id="101212317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784417071" name="Picture"/>
+                                <pic:cNvPr id="101212317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32115,57 +32115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681641985" name="Picture">
+                  <wp:docPr id="633383392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681641985" name="Picture"/>
+                          <pic:cNvPr id="633383392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32204,57 +32204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351279574" name="Picture">
+                  <wp:docPr id="1468674580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351279574" name="Picture"/>
+                          <pic:cNvPr id="1468674580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32848,57 +32848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520056084" name="Picture">
+                  <wp:docPr id="306425072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520056084" name="Picture"/>
+                          <pic:cNvPr id="306425072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33846,57 +33846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20707625" name="Picture">
+                  <wp:docPr id="927681748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20707625" name="Picture"/>
+                          <pic:cNvPr id="927681748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33949,57 +33949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928557714" name="Picture">
+                  <wp:docPr id="1449364704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928557714" name="Picture"/>
+                          <pic:cNvPr id="1449364704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35326,57 +35326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531395452" name="Picture">
+                  <wp:docPr id="512866618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531395452" name="Picture"/>
+                          <pic:cNvPr id="512866618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36469,57 +36469,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083180359" name="Picture">
+                        <wp:docPr id="1074880202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083180359" name="Picture"/>
+                                <pic:cNvPr id="1074880202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37837,57 +37837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834618690" name="Picture">
+                  <wp:docPr id="631594489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834618690" name="Picture"/>
+                          <pic:cNvPr id="631594489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37926,57 +37926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757110163" name="Picture">
+                  <wp:docPr id="1871229065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757110163" name="Picture"/>
+                          <pic:cNvPr id="1871229065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38558,57 +38558,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280835572" name="Picture">
+                  <wp:docPr id="1869542492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280835572" name="Picture"/>
+                          <pic:cNvPr id="1869542492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39502,57 +39502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302743375" name="Picture">
+                  <wp:docPr id="1778517453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302743375" name="Picture"/>
+                          <pic:cNvPr id="1778517453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39614,57 +39614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002451577" name="Picture">
+                  <wp:docPr id="1448039317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002451577" name="Picture"/>
+                          <pic:cNvPr id="1448039317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40855,51 +40855,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41273,57 +41273,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592172525" name="Picture">
+                  <wp:docPr id="1111710780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592172525" name="Picture"/>
+                          <pic:cNvPr id="1111710780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42452,57 +42452,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589087577" name="Picture">
+                  <wp:docPr id="1944886235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589087577" name="Picture"/>
+                          <pic:cNvPr id="1944886235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42532,57 +42532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312334134" name="Picture">
+                  <wp:docPr id="1387323666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312334134" name="Picture"/>
+                          <pic:cNvPr id="1387323666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43020,57 +43020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119723554" name="Picture">
+                  <wp:docPr id="186646873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119723554" name="Picture"/>
+                          <pic:cNvPr id="186646873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43871,51 +43871,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -44399,51 +44399,367 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3916113" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3916113</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de liquides inflammables, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP556615" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP556615</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURL DU GRAND PRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>