--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362084591" name="Picture">
+                  <wp:docPr id="1581133788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362084591" name="Picture"/>
+                          <pic:cNvPr id="1581133788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768577544" name="Picture">
+                  <wp:docPr id="1949549641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768577544" name="Picture"/>
+                          <pic:cNvPr id="1949549641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794364131" name="Picture">
+                        <wp:docPr id="1191761128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794364131" name="Picture"/>
+                                <pic:cNvPr id="1191761128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932840790" name="Picture">
+                  <wp:docPr id="727910137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932840790" name="Picture"/>
+                          <pic:cNvPr id="727910137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460184400" name="Picture">
+                  <wp:docPr id="1070526856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460184400" name="Picture"/>
+                          <pic:cNvPr id="1070526856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609404827" name="Picture">
+                  <wp:docPr id="1293833212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609404827" name="Picture"/>
+                          <pic:cNvPr id="1293833212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608011799" name="Picture">
+                  <wp:docPr id="2058818582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608011799" name="Picture"/>
+                          <pic:cNvPr id="2058818582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785777544" name="Picture">
+                  <wp:docPr id="62061122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785777544" name="Picture"/>
+                          <pic:cNvPr id="62061122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="803872088" name="Picture">
+                        <wp:docPr id="902072612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="803872088" name="Picture"/>
+                                <pic:cNvPr id="902072612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="721635106" name="Picture">
+                        <wp:docPr id="317147715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="721635106" name="Picture"/>
+                                <pic:cNvPr id="317147715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661980067" name="Picture">
+                        <wp:docPr id="1594003721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661980067" name="Picture"/>
+                                <pic:cNvPr id="1594003721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476191672" name="Picture">
+                        <wp:docPr id="1823044424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476191672" name="Picture"/>
+                                <pic:cNvPr id="1823044424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108772406" name="Picture">
+                        <wp:docPr id="1151369882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108772406" name="Picture"/>
+                                <pic:cNvPr id="1151369882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027656085" name="Picture">
+                        <wp:docPr id="233549320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027656085" name="Picture"/>
+                                <pic:cNvPr id="233549320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269382520" name="Picture">
+                        <wp:docPr id="426039070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269382520" name="Picture"/>
+                                <pic:cNvPr id="426039070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554820254" name="Picture">
+                        <wp:docPr id="212671536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554820254" name="Picture"/>
+                                <pic:cNvPr id="212671536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372169125" name="Picture">
+                        <wp:docPr id="467816531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372169125" name="Picture"/>
+                                <pic:cNvPr id="467816531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344525868" name="Picture">
+                        <wp:docPr id="1727233534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344525868" name="Picture"/>
+                                <pic:cNvPr id="1727233534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833544491" name="Picture">
+                        <wp:docPr id="1485345500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833544491" name="Picture"/>
+                                <pic:cNvPr id="1485345500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217020570" name="Picture">
+                        <wp:docPr id="1624665584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217020570" name="Picture"/>
+                                <pic:cNvPr id="1624665584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638595717" name="Picture">
+                        <wp:docPr id="862291089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638595717" name="Picture"/>
+                                <pic:cNvPr id="862291089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202205685" name="Picture">
+                        <wp:docPr id="66288027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202205685" name="Picture"/>
+                                <pic:cNvPr id="66288027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879031476" name="Picture">
+                        <wp:docPr id="1358487947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879031476" name="Picture"/>
+                                <pic:cNvPr id="1358487947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975528863" name="Picture">
+                  <wp:docPr id="1268591628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975528863" name="Picture"/>
+                          <pic:cNvPr id="1268591628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374716937" name="Picture">
+                  <wp:docPr id="171466503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374716937" name="Picture"/>
+                          <pic:cNvPr id="171466503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391264328" name="Picture">
+                  <wp:docPr id="658808881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391264328" name="Picture"/>
+                          <pic:cNvPr id="658808881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608941878" name="Picture">
+                  <wp:docPr id="1537707613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608941878" name="Picture"/>
+                          <pic:cNvPr id="1537707613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299804659" name="Picture">
+                  <wp:docPr id="1969242545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299804659" name="Picture"/>
+                          <pic:cNvPr id="1969242545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359803208" name="Picture">
+                  <wp:docPr id="874171733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359803208" name="Picture"/>
+                          <pic:cNvPr id="874171733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133036232" name="Picture">
+                        <wp:docPr id="303996243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133036232" name="Picture"/>
+                                <pic:cNvPr id="303996243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635267605" name="Picture">
+                  <wp:docPr id="1620399479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635267605" name="Picture"/>
+                          <pic:cNvPr id="1620399479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051786972" name="Picture">
+                  <wp:docPr id="1590073863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051786972" name="Picture"/>
+                          <pic:cNvPr id="1590073863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450408570" name="Picture">
+                  <wp:docPr id="953442441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450408570" name="Picture"/>
+                          <pic:cNvPr id="953442441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194816443" name="Picture">
+                  <wp:docPr id="1511338479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194816443" name="Picture"/>
+                          <pic:cNvPr id="1511338479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252811041" name="Picture">
+                  <wp:docPr id="1410404639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252811041" name="Picture"/>
+                          <pic:cNvPr id="1410404639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28704142" name="Picture">
+                  <wp:docPr id="716487986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28704142" name="Picture"/>
+                          <pic:cNvPr id="716487986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93889915" name="Picture">
+                        <wp:docPr id="1712631828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93889915" name="Picture"/>
+                                <pic:cNvPr id="1712631828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299745285" name="Picture">
+                  <wp:docPr id="1792836809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299745285" name="Picture"/>
+                          <pic:cNvPr id="1792836809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626785688" name="Picture">
+                  <wp:docPr id="1453130275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626785688" name="Picture"/>
+                          <pic:cNvPr id="1453130275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459605327" name="Picture">
+                  <wp:docPr id="90007542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459605327" name="Picture"/>
+                          <pic:cNvPr id="90007542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271709743" name="Picture">
+                  <wp:docPr id="1080539161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271709743" name="Picture"/>
+                          <pic:cNvPr id="1080539161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404613902" name="Picture">
+                  <wp:docPr id="1398595804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404613902" name="Picture"/>
+                          <pic:cNvPr id="1398595804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139659934" name="Picture">
+                  <wp:docPr id="145409768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139659934" name="Picture"/>
+                          <pic:cNvPr id="145409768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005036254" name="Picture">
+                        <wp:docPr id="221555102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005036254" name="Picture"/>
+                                <pic:cNvPr id="221555102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551979944" name="Picture">
+                  <wp:docPr id="728835065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551979944" name="Picture"/>
+                          <pic:cNvPr id="728835065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671128701" name="Picture">
+                  <wp:docPr id="1160564033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671128701" name="Picture"/>
+                          <pic:cNvPr id="1160564033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779561713" name="Picture">
+                  <wp:docPr id="1836901411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779561713" name="Picture"/>
+                          <pic:cNvPr id="1836901411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932334129" name="Picture">
+                  <wp:docPr id="1454151662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932334129" name="Picture"/>
+                          <pic:cNvPr id="1454151662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600294237" name="Picture">
+                  <wp:docPr id="1976114879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600294237" name="Picture"/>
+                          <pic:cNvPr id="1976114879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221924066" name="Picture">
+                  <wp:docPr id="2132718041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221924066" name="Picture"/>
+                          <pic:cNvPr id="2132718041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98464673" name="Picture">
+                  <wp:docPr id="1224086374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98464673" name="Picture"/>
+                          <pic:cNvPr id="1224086374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553410794" name="Picture">
+                  <wp:docPr id="1852460175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553410794" name="Picture"/>
+                          <pic:cNvPr id="1852460175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556369049" name="Picture">
+                  <wp:docPr id="46207837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556369049" name="Picture"/>
+                          <pic:cNvPr id="46207837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513012283" name="Picture">
+                        <wp:docPr id="2025036764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513012283" name="Picture"/>
+                                <pic:cNvPr id="2025036764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40028,57 +40028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451997492" name="Picture">
+                  <wp:docPr id="1442536791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451997492" name="Picture"/>
+                          <pic:cNvPr id="1442536791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40117,57 +40117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657159319" name="Picture">
+                  <wp:docPr id="1368891814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657159319" name="Picture"/>
+                          <pic:cNvPr id="1368891814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40761,57 +40761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665469150" name="Picture">
+                  <wp:docPr id="899591475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665469150" name="Picture"/>
+                          <pic:cNvPr id="899591475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519526382" name="Picture">
+                  <wp:docPr id="1117596952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519526382" name="Picture"/>
+                          <pic:cNvPr id="1117596952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41862,57 +41862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404906168" name="Picture">
+                  <wp:docPr id="1939508686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404906168" name="Picture"/>
+                          <pic:cNvPr id="1939508686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43239,57 +43239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937229969" name="Picture">
+                  <wp:docPr id="1082598651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937229969" name="Picture"/>
+                          <pic:cNvPr id="1082598651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44382,57 +44382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734942939" name="Picture">
+                        <wp:docPr id="1614497582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734942939" name="Picture"/>
+                                <pic:cNvPr id="1614497582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45603,57 +45603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932278993" name="Picture">
+                  <wp:docPr id="425858862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932278993" name="Picture"/>
+                          <pic:cNvPr id="425858862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45674,57 +45674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295286561" name="Picture">
+                  <wp:docPr id="1608420143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295286561" name="Picture"/>
+                          <pic:cNvPr id="1608420143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46088,57 +46088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189760053" name="Picture">
+                  <wp:docPr id="1931552529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189760053" name="Picture"/>
+                          <pic:cNvPr id="1931552529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>