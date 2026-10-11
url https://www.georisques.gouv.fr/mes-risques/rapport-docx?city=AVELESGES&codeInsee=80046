--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318792476" name="Picture">
+                  <wp:docPr id="261241589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318792476" name="Picture"/>
+                          <pic:cNvPr id="261241589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758904564" name="Picture">
+                  <wp:docPr id="1221488821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758904564" name="Picture"/>
+                          <pic:cNvPr id="1221488821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912360746" name="Picture">
+                        <wp:docPr id="1322551590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912360746" name="Picture"/>
+                                <pic:cNvPr id="1322551590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849240312" name="Picture">
+                  <wp:docPr id="1375489043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849240312" name="Picture"/>
+                          <pic:cNvPr id="1375489043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688388679" name="Picture">
+                  <wp:docPr id="1319600095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688388679" name="Picture"/>
+                          <pic:cNvPr id="1319600095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687905692" name="Picture">
+                  <wp:docPr id="259149164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687905692" name="Picture"/>
+                          <pic:cNvPr id="259149164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836647248" name="Picture">
+                  <wp:docPr id="1385715955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836647248" name="Picture"/>
+                          <pic:cNvPr id="1385715955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559743366" name="Picture">
+                  <wp:docPr id="2131023390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559743366" name="Picture"/>
+                          <pic:cNvPr id="2131023390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109164063" name="Picture">
+                        <wp:docPr id="710935542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109164063" name="Picture"/>
+                                <pic:cNvPr id="710935542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,93 +6094,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6555,57 +6512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695672614" name="Picture">
+                        <wp:docPr id="1110637908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695672614" name="Picture"/>
+                                <pic:cNvPr id="1110637908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7127,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284447754" name="Picture">
+                        <wp:docPr id="2045324673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284447754" name="Picture"/>
+                                <pic:cNvPr id="2045324673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7503,93 +7460,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7964,57 +7878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590601571" name="Picture">
+                        <wp:docPr id="791421782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590601571" name="Picture"/>
+                                <pic:cNvPr id="791421782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8493,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1481128846" name="Picture">
+                        <wp:docPr id="731601054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1481128846" name="Picture"/>
+                                <pic:cNvPr id="731601054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8912,93 +8826,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9372,57 +9243,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972309968" name="Picture">
+                        <wp:docPr id="1855063315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972309968" name="Picture"/>
+                                <pic:cNvPr id="1855063315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +9875,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836670173" name="Picture">
+                        <wp:docPr id="412972314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836670173" name="Picture"/>
+                                <pic:cNvPr id="412972314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10337,93 +10208,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10798,57 +10626,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613193166" name="Picture">
+                        <wp:docPr id="1484061894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613193166" name="Picture"/>
+                                <pic:cNvPr id="1484061894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889561846" name="Picture">
+                        <wp:docPr id="199908051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889561846" name="Picture"/>
+                                <pic:cNvPr id="199908051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11946,93 +11774,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -12406,57 +12191,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096234454" name="Picture">
+                        <wp:docPr id="366206547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096234454" name="Picture"/>
+                                <pic:cNvPr id="366206547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +12823,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441178599" name="Picture">
+                        <wp:docPr id="2054214468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441178599" name="Picture"/>
+                                <pic:cNvPr id="2054214468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13371,93 +13156,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -13832,57 +13574,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223849143" name="Picture">
+                        <wp:docPr id="233851933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223849143" name="Picture"/>
+                                <pic:cNvPr id="233851933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968749519" name="Picture">
+                  <wp:docPr id="373412948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968749519" name="Picture"/>
+                          <pic:cNvPr id="373412948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807244853" name="Picture">
+                  <wp:docPr id="628394892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807244853" name="Picture"/>
+                          <pic:cNvPr id="628394892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481467901" name="Picture">
+                  <wp:docPr id="455136216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481467901" name="Picture"/>
+                          <pic:cNvPr id="455136216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16399,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006229237" name="Picture">
+                  <wp:docPr id="433255873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006229237" name="Picture"/>
+                          <pic:cNvPr id="433255873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16746,93 +16488,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -18139,57 +17838,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88909437" name="Picture">
+                  <wp:docPr id="152070266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88909437" name="Picture"/>
+                          <pic:cNvPr id="152070266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19250,93 +18949,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -20153,93 +19809,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -21777,57 +21390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668451604" name="Picture">
+                  <wp:docPr id="2031669435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668451604" name="Picture"/>
+                          <pic:cNvPr id="2031669435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21866,57 +21479,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666104195" name="Picture">
+                  <wp:docPr id="1733562894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666104195" name="Picture"/>
+                          <pic:cNvPr id="1733562894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22510,57 +22123,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576267678" name="Picture">
+                  <wp:docPr id="1656168363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576267678" name="Picture"/>
+                          <pic:cNvPr id="1656168363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23508,57 +23121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427464563" name="Picture">
+                  <wp:docPr id="1201542304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427464563" name="Picture"/>
+                          <pic:cNvPr id="1201542304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23597,93 +23210,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -24992,57 +24562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445803577" name="Picture">
+                  <wp:docPr id="81330022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445803577" name="Picture"/>
+                          <pic:cNvPr id="81330022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26121,93 +25691,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -27524,57 +27051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573536193" name="Picture">
+                  <wp:docPr id="652204897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573536193" name="Picture"/>
+                          <pic:cNvPr id="652204897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27140,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034819480" name="Picture">
+                  <wp:docPr id="1667868577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034819480" name="Picture"/>
+                          <pic:cNvPr id="1667868577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28257,57 +27784,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544898991" name="Picture">
+                  <wp:docPr id="1981635682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544898991" name="Picture"/>
+                          <pic:cNvPr id="1981635682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29255,57 +28782,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926922793" name="Picture">
+                  <wp:docPr id="132963307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926922793" name="Picture"/>
+                          <pic:cNvPr id="132963307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,93 +28871,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -30735,57 +30219,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319240751" name="Picture">
+                  <wp:docPr id="1760191714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319240751" name="Picture"/>
+                          <pic:cNvPr id="1760191714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31864,93 +31348,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -33239,57 +32680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751885532" name="Picture">
+                  <wp:docPr id="154720663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751885532" name="Picture"/>
+                          <pic:cNvPr id="154720663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33328,57 +32769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351337041" name="Picture">
+                  <wp:docPr id="1916682241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351337041" name="Picture"/>
+                          <pic:cNvPr id="1916682241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33972,57 +33413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759889064" name="Picture">
+                  <wp:docPr id="1564138328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759889064" name="Picture"/>
+                          <pic:cNvPr id="1564138328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34970,57 +34411,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282571303" name="Picture">
+                  <wp:docPr id="664821575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282571303" name="Picture"/>
+                          <pic:cNvPr id="664821575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35059,93 +34500,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -36450,57 +35848,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771643848" name="Picture">
+                  <wp:docPr id="1695499463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771643848" name="Picture"/>
+                          <pic:cNvPr id="1695499463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37579,93 +36977,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -38951,57 +38306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546925324" name="Picture">
+                  <wp:docPr id="1089496390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546925324" name="Picture"/>
+                          <pic:cNvPr id="1089496390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39040,57 +38395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318503484" name="Picture">
+                  <wp:docPr id="1793591739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318503484" name="Picture"/>
+                          <pic:cNvPr id="1793591739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39663,57 +39018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84951970" name="Picture">
+                  <wp:docPr id="199419098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84951970" name="Picture"/>
+                          <pic:cNvPr id="199419098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40580,57 +39935,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827588733" name="Picture">
+                  <wp:docPr id="1358937143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827588733" name="Picture"/>
+                          <pic:cNvPr id="1358937143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40669,93 +40024,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -42006,57 +41318,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044369247" name="Picture">
+                  <wp:docPr id="899283662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044369247" name="Picture"/>
+                          <pic:cNvPr id="899283662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42788,57 +42100,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722131960" name="Picture">
+                  <wp:docPr id="1581025033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722131960" name="Picture"/>
+                          <pic:cNvPr id="1581025033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42877,57 +42189,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104316839" name="Picture">
+                  <wp:docPr id="604592522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104316839" name="Picture"/>
+                          <pic:cNvPr id="604592522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125046046" name="Picture">
+                  <wp:docPr id="1809732547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125046046" name="Picture"/>
+                          <pic:cNvPr id="1809732547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44453,57 +43765,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104931711" name="Picture">
+                  <wp:docPr id="1745365643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104931711" name="Picture"/>
+                          <pic:cNvPr id="1745365643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44551,93 +43863,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -46224,57 +45493,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338857407" name="Picture">
+                  <wp:docPr id="1740980866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338857407" name="Picture"/>
+                          <pic:cNvPr id="1740980866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47403,57 +46672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436029819" name="Picture">
+                  <wp:docPr id="247931797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436029819" name="Picture"/>
+                          <pic:cNvPr id="247931797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47483,57 +46752,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609227788" name="Picture">
+                  <wp:docPr id="1651562094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609227788" name="Picture"/>
+                          <pic:cNvPr id="1651562094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47971,57 +47240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17795249" name="Picture">
+                  <wp:docPr id="1175480026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17795249" name="Picture"/>
+                          <pic:cNvPr id="1175480026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49911,89 +49180,72 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
- <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
- <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
- <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
- <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
- <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_1_12_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_1.png"/>
- <Relationship Id="img_0_1_12_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_3.png"/>
  <Relationship Id="img_0_1_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_2.png"/>
  <Relationship Id="img_0_2_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15.jpg"/>
- <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_14.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.png"/>
- <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
- <Relationship Id="img_0_2_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
- <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
- <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
- <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
- <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
- <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
- <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_11.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_11.jpg"/>
- <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_10.png"/>
  <Relationship Id="img_0_7_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.jpg"/>
- <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">