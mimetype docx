--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261241589" name="Picture">
+                  <wp:docPr id="686475130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261241589" name="Picture"/>
+                          <pic:cNvPr id="686475130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221488821" name="Picture">
+                  <wp:docPr id="1570486522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221488821" name="Picture"/>
+                          <pic:cNvPr id="1570486522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322551590" name="Picture">
+                        <wp:docPr id="1156777519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322551590" name="Picture"/>
+                                <pic:cNvPr id="1156777519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375489043" name="Picture">
+                  <wp:docPr id="2096244781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375489043" name="Picture"/>
+                          <pic:cNvPr id="2096244781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319600095" name="Picture">
+                  <wp:docPr id="1985328139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319600095" name="Picture"/>
+                          <pic:cNvPr id="1985328139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259149164" name="Picture">
+                  <wp:docPr id="1753619750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259149164" name="Picture"/>
+                          <pic:cNvPr id="1753619750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385715955" name="Picture">
+                  <wp:docPr id="1447985672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385715955" name="Picture"/>
+                          <pic:cNvPr id="1447985672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131023390" name="Picture">
+                  <wp:docPr id="231728530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131023390" name="Picture"/>
+                          <pic:cNvPr id="231728530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710935542" name="Picture">
+                        <wp:docPr id="652010571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710935542" name="Picture"/>
+                                <pic:cNvPr id="652010571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,50 +6094,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1505558604" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1505558604" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_6_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6512,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1110637908" name="Picture">
+                        <wp:docPr id="793993074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1110637908" name="Picture"/>
+                                <pic:cNvPr id="793993074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7127,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045324673" name="Picture">
+                        <wp:docPr id="1655475885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045324673" name="Picture"/>
+                                <pic:cNvPr id="1655475885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7460,50 +7503,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="2122287231" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="2122287231" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_7_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7878,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791421782" name="Picture">
+                        <wp:docPr id="473771379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791421782" name="Picture"/>
+                                <pic:cNvPr id="473771379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8493,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731601054" name="Picture">
+                        <wp:docPr id="1481264125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731601054" name="Picture"/>
+                                <pic:cNvPr id="1481264125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8826,50 +8912,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="16570247" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="16570247" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_8_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9243,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855063315" name="Picture">
+                        <wp:docPr id="44398707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855063315" name="Picture"/>
+                                <pic:cNvPr id="44398707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9875,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412972314" name="Picture">
+                        <wp:docPr id="40365319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412972314" name="Picture"/>
+                                <pic:cNvPr id="40365319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10208,50 +10337,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1537474591" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1537474591" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_9_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10626,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484061894" name="Picture">
+                        <wp:docPr id="78358548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484061894" name="Picture"/>
+                                <pic:cNvPr id="78358548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11441,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199908051" name="Picture">
+                        <wp:docPr id="1711121559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199908051" name="Picture"/>
+                                <pic:cNvPr id="1711121559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11774,50 +11946,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="879107094" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="879107094" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_11_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -12191,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366206547" name="Picture">
+                        <wp:docPr id="473507260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366206547" name="Picture"/>
+                                <pic:cNvPr id="473507260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12823,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054214468" name="Picture">
+                        <wp:docPr id="1576840227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054214468" name="Picture"/>
+                                <pic:cNvPr id="1576840227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13156,50 +13371,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1715759780" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1715759780" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_12_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -13574,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233851933" name="Picture">
+                        <wp:docPr id="1611973342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233851933" name="Picture"/>
+                                <pic:cNvPr id="1611973342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14438,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373412948" name="Picture">
+                  <wp:docPr id="1598281545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373412948" name="Picture"/>
+                          <pic:cNvPr id="1598281545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14527,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628394892" name="Picture">
+                  <wp:docPr id="1341945263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628394892" name="Picture"/>
+                          <pic:cNvPr id="1341945263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15171,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455136216" name="Picture">
+                  <wp:docPr id="1150015429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455136216" name="Picture"/>
+                          <pic:cNvPr id="1150015429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16399,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433255873" name="Picture">
+                  <wp:docPr id="1034465935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433255873" name="Picture"/>
+                          <pic:cNvPr id="1034465935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16488,50 +16746,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1105764358" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1105764358" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -17838,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152070266" name="Picture">
+                  <wp:docPr id="608610678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152070266" name="Picture"/>
+                          <pic:cNvPr id="608610678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18949,50 +19250,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1806414940" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1806414940" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_2_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -19809,50 +20153,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="11339518" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="11339518" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_2_13_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -21390,57 +21777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031669435" name="Picture">
+                  <wp:docPr id="421999579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031669435" name="Picture"/>
+                          <pic:cNvPr id="421999579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21479,57 +21866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733562894" name="Picture">
+                  <wp:docPr id="1853688825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733562894" name="Picture"/>
+                          <pic:cNvPr id="1853688825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22123,57 +22510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656168363" name="Picture">
+                  <wp:docPr id="101677630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656168363" name="Picture"/>
+                          <pic:cNvPr id="101677630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23121,57 +23508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201542304" name="Picture">
+                  <wp:docPr id="393564446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201542304" name="Picture"/>
+                          <pic:cNvPr id="393564446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23210,50 +23597,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="234014770" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="234014770" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_3_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -24562,57 +24992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81330022" name="Picture">
+                  <wp:docPr id="367333613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81330022" name="Picture"/>
+                          <pic:cNvPr id="367333613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25691,50 +26121,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="180006339" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="180006339" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_3_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -27051,57 +27524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652204897" name="Picture">
+                  <wp:docPr id="929408513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652204897" name="Picture"/>
+                          <pic:cNvPr id="929408513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27140,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667868577" name="Picture">
+                  <wp:docPr id="1383671278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667868577" name="Picture"/>
+                          <pic:cNvPr id="1383671278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27784,57 +28257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981635682" name="Picture">
+                  <wp:docPr id="408718595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981635682" name="Picture"/>
+                          <pic:cNvPr id="408718595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28782,57 +29255,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132963307" name="Picture">
+                  <wp:docPr id="1120504141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132963307" name="Picture"/>
+                          <pic:cNvPr id="1120504141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28871,50 +29344,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1712781885" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1712781885" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_4_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -30219,57 +30735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760191714" name="Picture">
+                  <wp:docPr id="1369847157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760191714" name="Picture"/>
+                          <pic:cNvPr id="1369847157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31348,50 +31864,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1470365476" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1470365476" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_4_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -32680,57 +33239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154720663" name="Picture">
+                  <wp:docPr id="927888696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154720663" name="Picture"/>
+                          <pic:cNvPr id="927888696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32769,57 +33328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916682241" name="Picture">
+                  <wp:docPr id="816454197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916682241" name="Picture"/>
+                          <pic:cNvPr id="816454197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33413,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564138328" name="Picture">
+                  <wp:docPr id="1790193648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564138328" name="Picture"/>
+                          <pic:cNvPr id="1790193648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34411,57 +34970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664821575" name="Picture">
+                  <wp:docPr id="1519749870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664821575" name="Picture"/>
+                          <pic:cNvPr id="1519749870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34500,50 +35059,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1538914056" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1538914056" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -35848,57 +36450,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695499463" name="Picture">
+                  <wp:docPr id="645760740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695499463" name="Picture"/>
+                          <pic:cNvPr id="645760740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36977,50 +37579,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="865607650" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="865607650" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_5_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -38306,57 +38951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089496390" name="Picture">
+                  <wp:docPr id="2031678931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089496390" name="Picture"/>
+                          <pic:cNvPr id="2031678931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38395,57 +39040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793591739" name="Picture">
+                  <wp:docPr id="178729712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793591739" name="Picture"/>
+                          <pic:cNvPr id="178729712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39018,57 +39663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199419098" name="Picture">
+                  <wp:docPr id="1408948090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199419098" name="Picture"/>
+                          <pic:cNvPr id="1408948090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39935,57 +40580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358937143" name="Picture">
+                  <wp:docPr id="2100660509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358937143" name="Picture"/>
+                          <pic:cNvPr id="2100660509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40024,50 +40669,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2001801631" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2001801631" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_6_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -41318,57 +42006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899283662" name="Picture">
+                  <wp:docPr id="1872582371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899283662" name="Picture"/>
+                          <pic:cNvPr id="1872582371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42100,57 +42788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581025033" name="Picture">
+                  <wp:docPr id="1429274220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581025033" name="Picture"/>
+                          <pic:cNvPr id="1429274220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42189,57 +42877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604592522" name="Picture">
+                  <wp:docPr id="1344245863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604592522" name="Picture"/>
+                          <pic:cNvPr id="1344245863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809732547" name="Picture">
+                  <wp:docPr id="1001394509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809732547" name="Picture"/>
+                          <pic:cNvPr id="1001394509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43765,57 +44453,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745365643" name="Picture">
+                  <wp:docPr id="1867217011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745365643" name="Picture"/>
+                          <pic:cNvPr id="1867217011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43863,50 +44551,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1871998990" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1871998990" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_7_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -45493,57 +46224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740980866" name="Picture">
+                  <wp:docPr id="422967443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740980866" name="Picture"/>
+                          <pic:cNvPr id="422967443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46672,57 +47403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247931797" name="Picture">
+                  <wp:docPr id="837101991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247931797" name="Picture"/>
+                          <pic:cNvPr id="837101991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46752,57 +47483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651562094" name="Picture">
+                  <wp:docPr id="852942312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651562094" name="Picture"/>
+                          <pic:cNvPr id="852942312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47240,57 +47971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175480026" name="Picture">
+                  <wp:docPr id="235310209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175480026" name="Picture"/>
+                          <pic:cNvPr id="235310209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49180,72 +49911,89 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
+ <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
+ <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
+ <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
+ <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
+ <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_1_12_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_1.png"/>
+ <Relationship Id="img_0_1_12_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_3.png"/>
  <Relationship Id="img_0_1_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_12_2.png"/>
  <Relationship Id="img_0_2_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15.jpg"/>
+ <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_14.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.png"/>
+ <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
+ <Relationship Id="img_0_2_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
+ <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
+ <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
+ <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
+ <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
+ <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
+ <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_11.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_11.jpg"/>
+ <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_10.png"/>
  <Relationship Id="img_0_7_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.jpg"/>
+ <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">