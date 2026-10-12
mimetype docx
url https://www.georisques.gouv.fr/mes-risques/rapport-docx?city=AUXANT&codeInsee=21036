--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306055583" name="Picture">
+                  <wp:docPr id="641762642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306055583" name="Picture"/>
+                          <pic:cNvPr id="641762642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639017725" name="Picture">
+                  <wp:docPr id="2010581016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639017725" name="Picture"/>
+                          <pic:cNvPr id="2010581016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497157752" name="Picture">
+                        <wp:docPr id="1076813919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497157752" name="Picture"/>
+                                <pic:cNvPr id="1076813919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652402082" name="Picture">
+                  <wp:docPr id="484702151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652402082" name="Picture"/>
+                          <pic:cNvPr id="484702151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169734727" name="Picture">
+                  <wp:docPr id="828910959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169734727" name="Picture"/>
+                          <pic:cNvPr id="828910959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297981737" name="Picture">
+                  <wp:docPr id="1759261833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297981737" name="Picture"/>
+                          <pic:cNvPr id="1759261833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385743939" name="Picture">
+                  <wp:docPr id="164413192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385743939" name="Picture"/>
+                          <pic:cNvPr id="164413192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649482936" name="Picture">
+                  <wp:docPr id="1453942684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649482936" name="Picture"/>
+                          <pic:cNvPr id="1453942684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979658307" name="Picture">
+                        <wp:docPr id="1862248330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979658307" name="Picture"/>
+                                <pic:cNvPr id="1862248330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643773564" name="Picture">
+                        <wp:docPr id="817796596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643773564" name="Picture"/>
+                                <pic:cNvPr id="817796596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824147846" name="Picture">
+                        <wp:docPr id="745640893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824147846" name="Picture"/>
+                                <pic:cNvPr id="745640893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057750511" name="Picture">
+                        <wp:docPr id="1474830900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057750511" name="Picture"/>
+                                <pic:cNvPr id="1474830900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702679602" name="Picture">
+                        <wp:docPr id="17826957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702679602" name="Picture"/>
+                                <pic:cNvPr id="17826957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297152769" name="Picture">
+                        <wp:docPr id="784453075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297152769" name="Picture"/>
+                                <pic:cNvPr id="784453075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919935631" name="Picture">
+                        <wp:docPr id="160787313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919935631" name="Picture"/>
+                                <pic:cNvPr id="160787313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="31783226" name="Picture">
+                        <wp:docPr id="409625935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="31783226" name="Picture"/>
+                                <pic:cNvPr id="409625935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218917878" name="Picture">
+                        <wp:docPr id="1887728139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218917878" name="Picture"/>
+                                <pic:cNvPr id="1887728139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180279749" name="Picture">
+                        <wp:docPr id="1258787637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180279749" name="Picture"/>
+                                <pic:cNvPr id="1258787637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266913022" name="Picture">
+                        <wp:docPr id="339680130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266913022" name="Picture"/>
+                                <pic:cNvPr id="339680130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687891273" name="Picture">
+                        <wp:docPr id="504737315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687891273" name="Picture"/>
+                                <pic:cNvPr id="504737315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027073656" name="Picture">
+                        <wp:docPr id="483541637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027073656" name="Picture"/>
+                                <pic:cNvPr id="483541637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574727368" name="Picture">
+                        <wp:docPr id="2135998088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574727368" name="Picture"/>
+                                <pic:cNvPr id="2135998088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1624158604" name="Picture">
+                        <wp:docPr id="1487690026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1624158604" name="Picture"/>
+                                <pic:cNvPr id="1487690026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264973367" name="Picture">
+                  <wp:docPr id="1409216491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264973367" name="Picture"/>
+                          <pic:cNvPr id="1409216491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291422588" name="Picture">
+                  <wp:docPr id="63860578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291422588" name="Picture"/>
+                          <pic:cNvPr id="63860578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999266544" name="Picture">
+                  <wp:docPr id="2003077372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999266544" name="Picture"/>
+                          <pic:cNvPr id="2003077372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182465011" name="Picture">
+                  <wp:docPr id="1032450739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182465011" name="Picture"/>
+                          <pic:cNvPr id="1032450739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132685175" name="Picture">
+                  <wp:docPr id="1543786319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132685175" name="Picture"/>
+                          <pic:cNvPr id="1543786319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831302372" name="Picture">
+                  <wp:docPr id="458584915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831302372" name="Picture"/>
+                          <pic:cNvPr id="458584915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886720716" name="Picture">
+                        <wp:docPr id="1953529837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886720716" name="Picture"/>
+                                <pic:cNvPr id="1953529837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587669884" name="Picture">
+                  <wp:docPr id="1030960822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587669884" name="Picture"/>
+                          <pic:cNvPr id="1030960822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035634823" name="Picture">
+                  <wp:docPr id="1253212977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035634823" name="Picture"/>
+                          <pic:cNvPr id="1253212977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702956686" name="Picture">
+                  <wp:docPr id="1036653213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702956686" name="Picture"/>
+                          <pic:cNvPr id="1036653213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113439124" name="Picture">
+                  <wp:docPr id="16723069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113439124" name="Picture"/>
+                          <pic:cNvPr id="16723069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387348198" name="Picture">
+                  <wp:docPr id="1317663839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387348198" name="Picture"/>
+                          <pic:cNvPr id="1317663839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086195767" name="Picture">
+                  <wp:docPr id="15036365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086195767" name="Picture"/>
+                          <pic:cNvPr id="15036365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802562738" name="Picture">
+                        <wp:docPr id="405113304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802562738" name="Picture"/>
+                                <pic:cNvPr id="405113304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059222298" name="Picture">
+                  <wp:docPr id="521495419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059222298" name="Picture"/>
+                          <pic:cNvPr id="521495419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397440910" name="Picture">
+                  <wp:docPr id="378853979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397440910" name="Picture"/>
+                          <pic:cNvPr id="378853979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761378854" name="Picture">
+                  <wp:docPr id="5293588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761378854" name="Picture"/>
+                          <pic:cNvPr id="5293588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300299418" name="Picture">
+                  <wp:docPr id="353942879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300299418" name="Picture"/>
+                          <pic:cNvPr id="353942879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121391281" name="Picture">
+                  <wp:docPr id="236595043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121391281" name="Picture"/>
+                          <pic:cNvPr id="236595043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225756598" name="Picture">
+                  <wp:docPr id="1268247831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225756598" name="Picture"/>
+                          <pic:cNvPr id="1268247831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455735117" name="Picture">
+                        <wp:docPr id="547851336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455735117" name="Picture"/>
+                                <pic:cNvPr id="547851336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656785518" name="Picture">
+                  <wp:docPr id="256848512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656785518" name="Picture"/>
+                          <pic:cNvPr id="256848512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652468436" name="Picture">
+                  <wp:docPr id="827683650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652468436" name="Picture"/>
+                          <pic:cNvPr id="827683650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915021530" name="Picture">
+                  <wp:docPr id="764181740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915021530" name="Picture"/>
+                          <pic:cNvPr id="764181740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36600511" name="Picture">
+                  <wp:docPr id="240485485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36600511" name="Picture"/>
+                          <pic:cNvPr id="240485485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456183671" name="Picture">
+                  <wp:docPr id="1186090447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456183671" name="Picture"/>
+                          <pic:cNvPr id="1186090447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984576586" name="Picture">
+                  <wp:docPr id="1898763868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984576586" name="Picture"/>
+                          <pic:cNvPr id="1898763868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1809250548" name="Picture">
+                        <wp:docPr id="734555817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1809250548" name="Picture"/>
+                                <pic:cNvPr id="734555817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843335689" name="Picture">
+                  <wp:docPr id="706087813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843335689" name="Picture"/>
+                          <pic:cNvPr id="706087813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831673886" name="Picture">
+                  <wp:docPr id="1120113992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831673886" name="Picture"/>
+                          <pic:cNvPr id="1120113992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276274432" name="Picture">
+                  <wp:docPr id="1890407097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276274432" name="Picture"/>
+                          <pic:cNvPr id="1890407097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13700595" name="Picture">
+                  <wp:docPr id="777159830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13700595" name="Picture"/>
+                          <pic:cNvPr id="777159830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441157937" name="Picture">
+                  <wp:docPr id="1778880111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441157937" name="Picture"/>
+                          <pic:cNvPr id="1778880111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646845212" name="Picture">
+                  <wp:docPr id="525933854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646845212" name="Picture"/>
+                          <pic:cNvPr id="525933854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456647650" name="Picture">
+                  <wp:docPr id="68661022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456647650" name="Picture"/>
+                          <pic:cNvPr id="68661022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048071726" name="Picture">
+                  <wp:docPr id="170706408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048071726" name="Picture"/>
+                          <pic:cNvPr id="170706408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252055524" name="Picture">
+                  <wp:docPr id="1629062202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252055524" name="Picture"/>
+                          <pic:cNvPr id="1629062202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>