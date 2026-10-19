--- v1 (2026-10-12)
+++ v2 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641762642" name="Picture">
+                  <wp:docPr id="1134173051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641762642" name="Picture"/>
+                          <pic:cNvPr id="1134173051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010581016" name="Picture">
+                  <wp:docPr id="1944109956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010581016" name="Picture"/>
+                          <pic:cNvPr id="1944109956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076813919" name="Picture">
+                        <wp:docPr id="306234085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076813919" name="Picture"/>
+                                <pic:cNvPr id="306234085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484702151" name="Picture">
+                  <wp:docPr id="1091527524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484702151" name="Picture"/>
+                          <pic:cNvPr id="1091527524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828910959" name="Picture">
+                  <wp:docPr id="915635220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828910959" name="Picture"/>
+                          <pic:cNvPr id="915635220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759261833" name="Picture">
+                  <wp:docPr id="271292834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759261833" name="Picture"/>
+                          <pic:cNvPr id="271292834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164413192" name="Picture">
+                  <wp:docPr id="1088588695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164413192" name="Picture"/>
+                          <pic:cNvPr id="1088588695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453942684" name="Picture">
+                  <wp:docPr id="558482906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453942684" name="Picture"/>
+                          <pic:cNvPr id="558482906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862248330" name="Picture">
+                        <wp:docPr id="145252161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862248330" name="Picture"/>
+                                <pic:cNvPr id="145252161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817796596" name="Picture">
+                        <wp:docPr id="1986892003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817796596" name="Picture"/>
+                                <pic:cNvPr id="1986892003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745640893" name="Picture">
+                        <wp:docPr id="507107182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745640893" name="Picture"/>
+                                <pic:cNvPr id="507107182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474830900" name="Picture">
+                        <wp:docPr id="1678727073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474830900" name="Picture"/>
+                                <pic:cNvPr id="1678727073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17826957" name="Picture">
+                        <wp:docPr id="1194185602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17826957" name="Picture"/>
+                                <pic:cNvPr id="1194185602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784453075" name="Picture">
+                        <wp:docPr id="582173631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784453075" name="Picture"/>
+                                <pic:cNvPr id="582173631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160787313" name="Picture">
+                        <wp:docPr id="2081851956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160787313" name="Picture"/>
+                                <pic:cNvPr id="2081851956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409625935" name="Picture">
+                        <wp:docPr id="1053779360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409625935" name="Picture"/>
+                                <pic:cNvPr id="1053779360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887728139" name="Picture">
+                        <wp:docPr id="54237745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887728139" name="Picture"/>
+                                <pic:cNvPr id="54237745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258787637" name="Picture">
+                        <wp:docPr id="778749675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258787637" name="Picture"/>
+                                <pic:cNvPr id="778749675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339680130" name="Picture">
+                        <wp:docPr id="1806486224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339680130" name="Picture"/>
+                                <pic:cNvPr id="1806486224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504737315" name="Picture">
+                        <wp:docPr id="35101183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504737315" name="Picture"/>
+                                <pic:cNvPr id="35101183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483541637" name="Picture">
+                        <wp:docPr id="2133602320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483541637" name="Picture"/>
+                                <pic:cNvPr id="2133602320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135998088" name="Picture">
+                        <wp:docPr id="990993533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135998088" name="Picture"/>
+                                <pic:cNvPr id="990993533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487690026" name="Picture">
+                        <wp:docPr id="372718165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487690026" name="Picture"/>
+                                <pic:cNvPr id="372718165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409216491" name="Picture">
+                  <wp:docPr id="698107989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409216491" name="Picture"/>
+                          <pic:cNvPr id="698107989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63860578" name="Picture">
+                  <wp:docPr id="1398864848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63860578" name="Picture"/>
+                          <pic:cNvPr id="1398864848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003077372" name="Picture">
+                  <wp:docPr id="1295040519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003077372" name="Picture"/>
+                          <pic:cNvPr id="1295040519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032450739" name="Picture">
+                  <wp:docPr id="1481621230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032450739" name="Picture"/>
+                          <pic:cNvPr id="1481621230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543786319" name="Picture">
+                  <wp:docPr id="820061166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543786319" name="Picture"/>
+                          <pic:cNvPr id="820061166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458584915" name="Picture">
+                  <wp:docPr id="1497951983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458584915" name="Picture"/>
+                          <pic:cNvPr id="1497951983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953529837" name="Picture">
+                        <wp:docPr id="1897073124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953529837" name="Picture"/>
+                                <pic:cNvPr id="1897073124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030960822" name="Picture">
+                  <wp:docPr id="1658794524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030960822" name="Picture"/>
+                          <pic:cNvPr id="1658794524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253212977" name="Picture">
+                  <wp:docPr id="1199842090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253212977" name="Picture"/>
+                          <pic:cNvPr id="1199842090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036653213" name="Picture">
+                  <wp:docPr id="774983191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036653213" name="Picture"/>
+                          <pic:cNvPr id="774983191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16723069" name="Picture">
+                  <wp:docPr id="1989772089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16723069" name="Picture"/>
+                          <pic:cNvPr id="1989772089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317663839" name="Picture">
+                  <wp:docPr id="510975898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317663839" name="Picture"/>
+                          <pic:cNvPr id="510975898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15036365" name="Picture">
+                  <wp:docPr id="77004110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15036365" name="Picture"/>
+                          <pic:cNvPr id="77004110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405113304" name="Picture">
+                        <wp:docPr id="1573274034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405113304" name="Picture"/>
+                                <pic:cNvPr id="1573274034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521495419" name="Picture">
+                  <wp:docPr id="621891490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521495419" name="Picture"/>
+                          <pic:cNvPr id="621891490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378853979" name="Picture">
+                  <wp:docPr id="1335106744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378853979" name="Picture"/>
+                          <pic:cNvPr id="1335106744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5293588" name="Picture">
+                  <wp:docPr id="769073217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5293588" name="Picture"/>
+                          <pic:cNvPr id="769073217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353942879" name="Picture">
+                  <wp:docPr id="2050591329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353942879" name="Picture"/>
+                          <pic:cNvPr id="2050591329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236595043" name="Picture">
+                  <wp:docPr id="2042765899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236595043" name="Picture"/>
+                          <pic:cNvPr id="2042765899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268247831" name="Picture">
+                  <wp:docPr id="406194987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268247831" name="Picture"/>
+                          <pic:cNvPr id="406194987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547851336" name="Picture">
+                        <wp:docPr id="802989467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547851336" name="Picture"/>
+                                <pic:cNvPr id="802989467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256848512" name="Picture">
+                  <wp:docPr id="41996453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256848512" name="Picture"/>
+                          <pic:cNvPr id="41996453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827683650" name="Picture">
+                  <wp:docPr id="1631092918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827683650" name="Picture"/>
+                          <pic:cNvPr id="1631092918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764181740" name="Picture">
+                  <wp:docPr id="729944439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764181740" name="Picture"/>
+                          <pic:cNvPr id="729944439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240485485" name="Picture">
+                  <wp:docPr id="198211400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240485485" name="Picture"/>
+                          <pic:cNvPr id="198211400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186090447" name="Picture">
+                  <wp:docPr id="1339216726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186090447" name="Picture"/>
+                          <pic:cNvPr id="1339216726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898763868" name="Picture">
+                  <wp:docPr id="689124212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898763868" name="Picture"/>
+                          <pic:cNvPr id="689124212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734555817" name="Picture">
+                        <wp:docPr id="646033824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734555817" name="Picture"/>
+                                <pic:cNvPr id="646033824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706087813" name="Picture">
+                  <wp:docPr id="958787125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706087813" name="Picture"/>
+                          <pic:cNvPr id="958787125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120113992" name="Picture">
+                  <wp:docPr id="310526976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120113992" name="Picture"/>
+                          <pic:cNvPr id="310526976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890407097" name="Picture">
+                  <wp:docPr id="1226051009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890407097" name="Picture"/>
+                          <pic:cNvPr id="1226051009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777159830" name="Picture">
+                  <wp:docPr id="1911406820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777159830" name="Picture"/>
+                          <pic:cNvPr id="1911406820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778880111" name="Picture">
+                  <wp:docPr id="914150924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778880111" name="Picture"/>
+                          <pic:cNvPr id="914150924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525933854" name="Picture">
+                  <wp:docPr id="1992903644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525933854" name="Picture"/>
+                          <pic:cNvPr id="1992903644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68661022" name="Picture">
+                  <wp:docPr id="2098453082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68661022" name="Picture"/>
+                          <pic:cNvPr id="2098453082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170706408" name="Picture">
+                  <wp:docPr id="319410646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170706408" name="Picture"/>
+                          <pic:cNvPr id="319410646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629062202" name="Picture">
+                  <wp:docPr id="417345119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629062202" name="Picture"/>
+                          <pic:cNvPr id="417345119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>