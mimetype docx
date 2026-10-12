--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031688377" name="Picture">
+                  <wp:docPr id="982713603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031688377" name="Picture"/>
+                          <pic:cNvPr id="982713603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889970629" name="Picture">
+                  <wp:docPr id="347078001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889970629" name="Picture"/>
+                          <pic:cNvPr id="347078001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859606147" name="Picture">
+                        <wp:docPr id="1017355300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859606147" name="Picture"/>
+                                <pic:cNvPr id="1017355300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805829636" name="Picture">
+                  <wp:docPr id="1665852960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805829636" name="Picture"/>
+                          <pic:cNvPr id="1665852960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078516062" name="Picture">
+                  <wp:docPr id="1972123365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078516062" name="Picture"/>
+                          <pic:cNvPr id="1972123365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856877397" name="Picture">
+                  <wp:docPr id="1491729145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856877397" name="Picture"/>
+                          <pic:cNvPr id="1491729145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630320940" name="Picture">
+                  <wp:docPr id="964752767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630320940" name="Picture"/>
+                          <pic:cNvPr id="964752767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32916656" name="Picture">
+                  <wp:docPr id="2084282069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32916656" name="Picture"/>
+                          <pic:cNvPr id="2084282069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995644802" name="Picture">
+                        <wp:docPr id="94715934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995644802" name="Picture"/>
+                                <pic:cNvPr id="94715934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320260076" name="Picture">
+                        <wp:docPr id="715447637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320260076" name="Picture"/>
+                                <pic:cNvPr id="715447637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380680813" name="Picture">
+                        <wp:docPr id="970545245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380680813" name="Picture"/>
+                                <pic:cNvPr id="970545245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385931083" name="Picture">
+                        <wp:docPr id="1258042779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385931083" name="Picture"/>
+                                <pic:cNvPr id="1258042779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702284054" name="Picture">
+                        <wp:docPr id="1297422306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702284054" name="Picture"/>
+                                <pic:cNvPr id="1297422306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887568966" name="Picture">
+                        <wp:docPr id="872238162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887568966" name="Picture"/>
+                                <pic:cNvPr id="872238162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1875492011" name="Picture">
+                        <wp:docPr id="1219298041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1875492011" name="Picture"/>
+                                <pic:cNvPr id="1219298041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244096596" name="Picture">
+                        <wp:docPr id="554362710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244096596" name="Picture"/>
+                                <pic:cNvPr id="554362710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864600604" name="Picture">
+                        <wp:docPr id="1063871491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864600604" name="Picture"/>
+                                <pic:cNvPr id="1063871491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467341670" name="Picture">
+                        <wp:docPr id="488163318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467341670" name="Picture"/>
+                                <pic:cNvPr id="488163318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907585799" name="Picture">
+                        <wp:docPr id="299130607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907585799" name="Picture"/>
+                                <pic:cNvPr id="299130607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067466384" name="Picture">
+                        <wp:docPr id="807842287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067466384" name="Picture"/>
+                                <pic:cNvPr id="807842287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229058007" name="Picture">
+                        <wp:docPr id="367795136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229058007" name="Picture"/>
+                                <pic:cNvPr id="367795136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="857652285" name="Picture">
+                        <wp:docPr id="498703761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="857652285" name="Picture"/>
+                                <pic:cNvPr id="498703761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346318952" name="Picture">
+                        <wp:docPr id="1458425665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346318952" name="Picture"/>
+                                <pic:cNvPr id="1458425665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462747744" name="Picture">
+                  <wp:docPr id="925693417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462747744" name="Picture"/>
+                          <pic:cNvPr id="925693417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386731469" name="Picture">
+                  <wp:docPr id="43612077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386731469" name="Picture"/>
+                          <pic:cNvPr id="43612077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397330264" name="Picture">
+                  <wp:docPr id="2108449703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397330264" name="Picture"/>
+                          <pic:cNvPr id="2108449703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998948880" name="Picture">
+                  <wp:docPr id="148550976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998948880" name="Picture"/>
+                          <pic:cNvPr id="148550976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273534205" name="Picture">
+                  <wp:docPr id="27851941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273534205" name="Picture"/>
+                          <pic:cNvPr id="27851941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937566324" name="Picture">
+                  <wp:docPr id="76100398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937566324" name="Picture"/>
+                          <pic:cNvPr id="76100398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559713663" name="Picture">
+                        <wp:docPr id="1178564295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559713663" name="Picture"/>
+                                <pic:cNvPr id="1178564295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007485533" name="Picture">
+                  <wp:docPr id="1644062876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007485533" name="Picture"/>
+                          <pic:cNvPr id="1644062876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804441418" name="Picture">
+                  <wp:docPr id="1940629883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804441418" name="Picture"/>
+                          <pic:cNvPr id="1940629883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786813118" name="Picture">
+                  <wp:docPr id="1319067783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786813118" name="Picture"/>
+                          <pic:cNvPr id="1319067783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613022263" name="Picture">
+                  <wp:docPr id="289774619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613022263" name="Picture"/>
+                          <pic:cNvPr id="289774619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855408474" name="Picture">
+                  <wp:docPr id="532647058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855408474" name="Picture"/>
+                          <pic:cNvPr id="532647058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129020797" name="Picture">
+                  <wp:docPr id="155933166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129020797" name="Picture"/>
+                          <pic:cNvPr id="155933166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711611554" name="Picture">
+                        <wp:docPr id="758193535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711611554" name="Picture"/>
+                                <pic:cNvPr id="758193535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204138360" name="Picture">
+                        <wp:docPr id="239758171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204138360" name="Picture"/>
+                                <pic:cNvPr id="239758171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340704179" name="Picture">
+                  <wp:docPr id="9482875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340704179" name="Picture"/>
+                          <pic:cNvPr id="9482875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11763184" name="Picture">
+                  <wp:docPr id="1233316140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11763184" name="Picture"/>
+                          <pic:cNvPr id="1233316140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513600353" name="Picture">
+                  <wp:docPr id="819372637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513600353" name="Picture"/>
+                          <pic:cNvPr id="819372637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968156328" name="Picture">
+                  <wp:docPr id="1831432999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968156328" name="Picture"/>
+                          <pic:cNvPr id="1831432999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_53.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997181188" name="Picture">
+                  <wp:docPr id="1225733918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997181188" name="Picture"/>
+                          <pic:cNvPr id="1225733918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460717031" name="Picture">
+                  <wp:docPr id="289874830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460717031" name="Picture"/>
+                          <pic:cNvPr id="289874830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_52.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452661812" name="Picture">
+                        <wp:docPr id="1227413375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452661812" name="Picture"/>
+                                <pic:cNvPr id="1227413375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34104,57 +34104,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109524666" name="Picture">
+                  <wp:docPr id="1110653050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109524666" name="Picture"/>
+                          <pic:cNvPr id="1110653050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34193,57 +34193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689237962" name="Picture">
+                  <wp:docPr id="1403669254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689237962" name="Picture"/>
+                          <pic:cNvPr id="1403669254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34837,57 +34837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472100119" name="Picture">
+                  <wp:docPr id="1547103523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472100119" name="Picture"/>
+                          <pic:cNvPr id="1547103523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35835,57 +35835,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600590827" name="Picture">
+                  <wp:docPr id="109483437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600590827" name="Picture"/>
+                          <pic:cNvPr id="109483437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35938,57 +35938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722725175" name="Picture">
+                  <wp:docPr id="529585579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722725175" name="Picture"/>
+                          <pic:cNvPr id="529585579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37315,57 +37315,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578193765" name="Picture">
+                  <wp:docPr id="330351476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578193765" name="Picture"/>
+                          <pic:cNvPr id="330351476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38458,57 +38458,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350493404" name="Picture">
+                        <wp:docPr id="819474557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350493404" name="Picture"/>
+                                <pic:cNvPr id="819474557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39826,57 +39826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296443323" name="Picture">
+                  <wp:docPr id="646537100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296443323" name="Picture"/>
+                          <pic:cNvPr id="646537100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39915,57 +39915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632133544" name="Picture">
+                  <wp:docPr id="1461963000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632133544" name="Picture"/>
+                          <pic:cNvPr id="1461963000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40547,57 +40547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843774554" name="Picture">
+                  <wp:docPr id="1168417051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843774554" name="Picture"/>
+                          <pic:cNvPr id="1168417051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41491,57 +41491,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543355289" name="Picture">
+                  <wp:docPr id="873882379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543355289" name="Picture"/>
+                          <pic:cNvPr id="873882379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41603,57 +41603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877978520" name="Picture">
+                  <wp:docPr id="1023993015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877978520" name="Picture"/>
+                          <pic:cNvPr id="1023993015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43262,57 +43262,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100391749" name="Picture">
+                  <wp:docPr id="707327640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100391749" name="Picture"/>
+                          <pic:cNvPr id="707327640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44441,57 +44441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100623949" name="Picture">
+                  <wp:docPr id="828167011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100623949" name="Picture"/>
+                          <pic:cNvPr id="828167011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44521,57 +44521,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785606137" name="Picture">
+                  <wp:docPr id="1833502552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785606137" name="Picture"/>
+                          <pic:cNvPr id="1833502552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45009,57 +45009,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281064931" name="Picture">
+                  <wp:docPr id="1364114069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281064931" name="Picture"/>
+                          <pic:cNvPr id="1364114069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>