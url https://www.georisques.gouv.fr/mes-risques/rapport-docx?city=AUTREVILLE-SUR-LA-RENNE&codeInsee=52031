--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711588950" name="Picture">
+                  <wp:docPr id="172220201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711588950" name="Picture"/>
+                          <pic:cNvPr id="172220201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925703070" name="Picture">
+                  <wp:docPr id="2027813725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925703070" name="Picture"/>
+                          <pic:cNvPr id="2027813725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960322118" name="Picture">
+                        <wp:docPr id="1380187173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960322118" name="Picture"/>
+                                <pic:cNvPr id="1380187173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436574205" name="Picture">
+                  <wp:docPr id="874625292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436574205" name="Picture"/>
+                          <pic:cNvPr id="874625292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963882600" name="Picture">
+                  <wp:docPr id="1039800361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963882600" name="Picture"/>
+                          <pic:cNvPr id="1039800361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41862695" name="Picture">
+                  <wp:docPr id="332101331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41862695" name="Picture"/>
+                          <pic:cNvPr id="332101331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050914312" name="Picture">
+                  <wp:docPr id="1049519045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050914312" name="Picture"/>
+                          <pic:cNvPr id="1049519045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35948771" name="Picture">
+                  <wp:docPr id="1505838526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35948771" name="Picture"/>
+                          <pic:cNvPr id="1505838526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639226181" name="Picture">
+                        <wp:docPr id="1740919340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639226181" name="Picture"/>
+                                <pic:cNvPr id="1740919340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99390317" name="Picture">
+                        <wp:docPr id="1588681457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99390317" name="Picture"/>
+                                <pic:cNvPr id="1588681457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1821327214" name="Picture">
+                        <wp:docPr id="1717913488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1821327214" name="Picture"/>
+                                <pic:cNvPr id="1717913488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548156201" name="Picture">
+                        <wp:docPr id="597377871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548156201" name="Picture"/>
+                                <pic:cNvPr id="597377871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298142890" name="Picture">
+                        <wp:docPr id="1783434818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298142890" name="Picture"/>
+                                <pic:cNvPr id="1783434818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088051826" name="Picture">
+                        <wp:docPr id="329306403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088051826" name="Picture"/>
+                                <pic:cNvPr id="329306403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552939926" name="Picture">
+                        <wp:docPr id="1779350393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552939926" name="Picture"/>
+                                <pic:cNvPr id="1779350393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333822584" name="Picture">
+                        <wp:docPr id="1143059668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333822584" name="Picture"/>
+                                <pic:cNvPr id="1143059668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2005377059" name="Picture">
+                        <wp:docPr id="1019033264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2005377059" name="Picture"/>
+                                <pic:cNvPr id="1019033264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573987531" name="Picture">
+                        <wp:docPr id="1450344824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573987531" name="Picture"/>
+                                <pic:cNvPr id="1450344824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="151093697" name="Picture">
+                        <wp:docPr id="1470654082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="151093697" name="Picture"/>
+                                <pic:cNvPr id="1470654082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281706578" name="Picture">
+                        <wp:docPr id="442505655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281706578" name="Picture"/>
+                                <pic:cNvPr id="442505655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16289946" name="Picture">
+                        <wp:docPr id="898017618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16289946" name="Picture"/>
+                                <pic:cNvPr id="898017618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590122197" name="Picture">
+                        <wp:docPr id="1347788251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590122197" name="Picture"/>
+                                <pic:cNvPr id="1347788251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1568642397" name="Picture">
+                        <wp:docPr id="383058295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1568642397" name="Picture"/>
+                                <pic:cNvPr id="383058295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519659262" name="Picture">
+                        <wp:docPr id="702700210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519659262" name="Picture"/>
+                                <pic:cNvPr id="702700210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402630963" name="Picture">
+                        <wp:docPr id="824826329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402630963" name="Picture"/>
+                                <pic:cNvPr id="824826329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13831,57 +13831,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435274040" name="Picture">
+                        <wp:docPr id="1133477206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435274040" name="Picture"/>
+                                <pic:cNvPr id="1133477206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14712,57 +14712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992019414" name="Picture">
+                  <wp:docPr id="559376799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992019414" name="Picture"/>
+                          <pic:cNvPr id="559376799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14801,57 +14801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178263359" name="Picture">
+                  <wp:docPr id="40947460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178263359" name="Picture"/>
+                          <pic:cNvPr id="40947460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15445,57 +15445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852920266" name="Picture">
+                  <wp:docPr id="1869629873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852920266" name="Picture"/>
+                          <pic:cNvPr id="1869629873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16673,57 +16673,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074600537" name="Picture">
+                  <wp:docPr id="1316457515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074600537" name="Picture"/>
+                          <pic:cNvPr id="1316457515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16776,57 +16776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80495133" name="Picture">
+                  <wp:docPr id="1008393315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80495133" name="Picture"/>
+                          <pic:cNvPr id="1008393315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18155,57 +18155,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950574926" name="Picture">
+                  <wp:docPr id="830357887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950574926" name="Picture"/>
+                          <pic:cNvPr id="830357887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19280,57 +19280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918002288" name="Picture">
+                        <wp:docPr id="589501418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918002288" name="Picture"/>
+                                <pic:cNvPr id="589501418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20633,57 +20633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766931654" name="Picture">
+                  <wp:docPr id="1452975655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766931654" name="Picture"/>
+                          <pic:cNvPr id="1452975655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20722,57 +20722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503900215" name="Picture">
+                  <wp:docPr id="2012299437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503900215" name="Picture"/>
+                          <pic:cNvPr id="2012299437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21366,57 +21366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132307554" name="Picture">
+                  <wp:docPr id="1291231738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132307554" name="Picture"/>
+                          <pic:cNvPr id="1291231738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22364,57 +22364,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086985724" name="Picture">
+                  <wp:docPr id="1535980749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086985724" name="Picture"/>
+                          <pic:cNvPr id="1535980749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22467,57 +22467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111968758" name="Picture">
+                  <wp:docPr id="1911182173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111968758" name="Picture"/>
+                          <pic:cNvPr id="1911182173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23848,57 +23848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567774684" name="Picture">
+                  <wp:docPr id="1759662562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567774684" name="Picture"/>
+                          <pic:cNvPr id="1759662562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24991,57 +24991,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232110758" name="Picture">
+                        <wp:docPr id="1724900564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232110758" name="Picture"/>
+                                <pic:cNvPr id="1724900564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26400,57 +26400,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406770406" name="Picture">
+                  <wp:docPr id="1020226006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406770406" name="Picture"/>
+                          <pic:cNvPr id="1020226006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26489,57 +26489,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11327030" name="Picture">
+                  <wp:docPr id="1502261785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11327030" name="Picture"/>
+                          <pic:cNvPr id="1502261785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27169,57 +27169,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310253586" name="Picture">
+                  <wp:docPr id="1658506452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310253586" name="Picture"/>
+                          <pic:cNvPr id="1658506452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28230,57 +28230,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722758189" name="Picture">
+                  <wp:docPr id="1414768273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722758189" name="Picture"/>
+                          <pic:cNvPr id="1414768273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28333,57 +28333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572599539" name="Picture">
+                  <wp:docPr id="1038757173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572599539" name="Picture"/>
+                          <pic:cNvPr id="1038757173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29791,57 +29791,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860508593" name="Picture">
+                  <wp:docPr id="1460462533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860508593" name="Picture"/>
+                          <pic:cNvPr id="1460462533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30988,57 +30988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125327585" name="Picture">
+                        <wp:docPr id="867627515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125327585" name="Picture"/>
+                                <pic:cNvPr id="867627515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33158,57 +33158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990212069" name="Picture">
+                  <wp:docPr id="657456682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990212069" name="Picture"/>
+                          <pic:cNvPr id="657456682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33247,57 +33247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676906369" name="Picture">
+                  <wp:docPr id="68496645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676906369" name="Picture"/>
+                          <pic:cNvPr id="68496645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33891,57 +33891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839349563" name="Picture">
+                  <wp:docPr id="11025749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839349563" name="Picture"/>
+                          <pic:cNvPr id="11025749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34889,57 +34889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952997330" name="Picture">
+                  <wp:docPr id="1669288247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952997330" name="Picture"/>
+                          <pic:cNvPr id="1669288247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34992,57 +34992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773955042" name="Picture">
+                  <wp:docPr id="574701264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773955042" name="Picture"/>
+                          <pic:cNvPr id="574701264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36369,57 +36369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841242534" name="Picture">
+                  <wp:docPr id="1999378451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841242534" name="Picture"/>
+                          <pic:cNvPr id="1999378451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37512,57 +37512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888975037" name="Picture">
+                        <wp:docPr id="92093048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888975037" name="Picture"/>
+                                <pic:cNvPr id="92093048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38901,57 +38901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620058339" name="Picture">
+                  <wp:docPr id="310789700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620058339" name="Picture"/>
+                          <pic:cNvPr id="310789700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38990,57 +38990,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898334471" name="Picture">
+                  <wp:docPr id="1310082899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898334471" name="Picture"/>
+                          <pic:cNvPr id="1310082899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39634,57 +39634,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921266794" name="Picture">
+                  <wp:docPr id="748742561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921266794" name="Picture"/>
+                          <pic:cNvPr id="748742561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40632,57 +40632,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029097017" name="Picture">
+                  <wp:docPr id="1653783962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029097017" name="Picture"/>
+                          <pic:cNvPr id="1653783962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40735,57 +40735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014904510" name="Picture">
+                  <wp:docPr id="703830796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014904510" name="Picture"/>
+                          <pic:cNvPr id="703830796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42110,57 +42110,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885513342" name="Picture">
+                  <wp:docPr id="1097344676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885513342" name="Picture"/>
+                          <pic:cNvPr id="1097344676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43282,57 +43282,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1803907885" name="Picture">
+                        <wp:docPr id="820760081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1803907885" name="Picture"/>
+                                <pic:cNvPr id="820760081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44894,57 +44894,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311442599" name="Picture">
+                  <wp:docPr id="137887069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311442599" name="Picture"/>
+                          <pic:cNvPr id="137887069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44983,57 +44983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394760498" name="Picture">
+                  <wp:docPr id="2143724621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394760498" name="Picture"/>
+                          <pic:cNvPr id="2143724621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45606,57 +45606,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199201823" name="Picture">
+                  <wp:docPr id="1655579978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199201823" name="Picture"/>
+                          <pic:cNvPr id="1655579978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46523,57 +46523,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457529323" name="Picture">
+                  <wp:docPr id="824360157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457529323" name="Picture"/>
+                          <pic:cNvPr id="824360157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46626,57 +46626,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633998350" name="Picture">
+                  <wp:docPr id="797860772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633998350" name="Picture"/>
+                          <pic:cNvPr id="797860772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47949,57 +47949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276474518" name="Picture">
+                  <wp:docPr id="767445899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276474518" name="Picture"/>
+                          <pic:cNvPr id="767445899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48584,57 +48584,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466554929" name="Picture">
+                  <wp:docPr id="1911656155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466554929" name="Picture"/>
+                          <pic:cNvPr id="1911656155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48655,57 +48655,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50636208" name="Picture">
+                  <wp:docPr id="223731263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50636208" name="Picture"/>
+                          <pic:cNvPr id="223731263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49069,57 +49069,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213907659" name="Picture">
+                  <wp:docPr id="690612217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213907659" name="Picture"/>
+                          <pic:cNvPr id="690612217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>